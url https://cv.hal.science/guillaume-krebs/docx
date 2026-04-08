--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -513,559 +513,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Reluctance Network-Based Method With Complementary Distributed Magnetomotive Forces</w:t>
+                <w:t xml:space="preserve">Efficiency Improvement by the Intermittent Control for Switched Reluctance Machine in Automotive Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongqin Xie</w:t>
+                <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Man Zhang</w:t>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (6), pp.1-5. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (4), pp.4167-4182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2909407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2019.2906860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505073v1</w:t>
+                <w:t xml:space="preserve">hal-02505253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the Analysis of PWM Inverter Parameters: Influence on the Partial Discharge Inception Voltage</w:t>
+                <w:t xml:space="preserve">A New Reluctance Network-Based Method With Complementary Distributed Magnetomotive Forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loucif Benmamas</w:t>
+                <w:t xml:space="preserve">Hongqin Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Teste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Hamiti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Man Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2018.007787⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (6), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2909407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322325v1</w:t>
+                <w:t xml:space="preserve">hal-02505073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative approach to model mechanical stress effects on magnetic hysteresis in electrical steels using complex permeability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution to the Analysis of PWM Inverter Parameters: Influence on the Partial Discharge Inception Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loucif Benmamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P.S. Baghel</w:t>
+                <w:t xml:space="preserve">Philippe Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Sai Ram</w:t>
+                <w:t xml:space="preserve">Tahar Hamiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Daniel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Odic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2019.03.048⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.146 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2018.007787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504848v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency Improvement by the Intermittent Control for Switched Reluctance Machine in Automotive Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An alternative approach to model mechanical stress effects on magnetic hysteresis in electrical steels using complex permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P.S. Baghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Sai Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
+                <w:t xml:space="preserve">L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Bahri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">S.V. Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Berthelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+                <w:t xml:space="preserve">G. Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (4), pp.4167-4182. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.96-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2019.2906860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2019.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505253v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model‐order nonlinear subspace reduction of electric machines by means of POD and DEI methods for copper losses calculation</w:t>
               </w:r>
@@ -1162,417 +1162,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation Finite Element Method for Efficient Copper Losses Calculation in Switched Reluctance Machines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of axial SRM for electric vehicle application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dular</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+                <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Hannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2655339⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 148, pp.155 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2017.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531370v1</w:t>
+                <w:t xml:space="preserve">hal-01677604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical optimization of SRM on operating mode for automotive application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
+                <w:t xml:space="preserve">Perturbation Finite Element Method for Efficient Copper Losses Calculation in Switched Reluctance Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.7202004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00202-016-0504-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2655339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677601v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of axial SRM for electric vehicle application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Geometrical optimization of SRM on operating mode for automotive application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Hannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 148, pp.155 - 161. </w:t>
+              <w:t xml:space="preserve">Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2017.03.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00202-016-0504-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677604v1</w:t>
+                <w:t xml:space="preserve">hal-01677601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Reduced Model for eddy currents calculation in Litz Wire and Its Application for Switched Reluctance Machine</w:t>
               </w:r>
@@ -1805,103 +1805,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switched reluctance motor with magnetic slot wedges for automotive traction application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Hannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72 (3), pp.30901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2058,564 +2058,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial output space mapping for electromechanical systems design</w:t>
+                <w:t xml:space="preserve">Finite element simulation of the probe displacement in eddy current testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Remy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (3), pp.965 - 975. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1-4 / 2014), pp.887-893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-05-2013-0192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAE-141921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099602v1</w:t>
+                <w:t xml:space="preserve">hal-01099318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overlapping Nonmatching Grid Mortar Element Method for Maxwell's Equations</w:t>
+                <w:t xml:space="preserve">Radial output space mapping for electromechanical systems design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Christophe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2282034⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (3), pp.965 - 975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-05-2013-0192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093403v1</w:t>
+                <w:t xml:space="preserve">hal-01099602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM technique for modeling eddy-current testing of ferromagnetic media with small skin depth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zaidi</w:t>
+                <w:t xml:space="preserve">An Overlapping Nonmatching Grid Mortar Element Method for Maxwell's Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 50 (2), pp.7003004. </w:t>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.Article 7010004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2282034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01845468v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of the probe displacement in eddy current testing</w:t>
+                <w:t xml:space="preserve">FEM technique for modeling eddy-current testing of ferromagnetic media with small skin depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
+                <w:t xml:space="preserve">H. Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45 (1-4 / 2014), pp.887-893. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.7003004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-141921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099318v1</w:t>
+                <w:t xml:space="preserve">cea-01845468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FEM modeling of printed coils for eddy current testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2623,51 +2623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64, pp.24510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2798,57 +2798,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Overlapping Finite Elements for Connecting Arbitrary Surfaces With Dual Formulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Modeling of thin conductive and magnetic layers in eddy current testing by overlapping finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2856,129 +2856,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (2), pp.583-586. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (1-4), pp.341-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2175907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAE-2012-1480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779504v1</w:t>
+                <w:t xml:space="preserve">hal-00779505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of thin conductive and magnetic layers in eddy current testing by overlapping finite elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Use of Overlapping Finite Elements for Connecting Arbitrary Surfaces With Dual Formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,99 +2986,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39 (1-4), pp.341-346. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.583-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-2012-1480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2175907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779505v1</w:t>
+                <w:t xml:space="preserve">hal-00779504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping finite elements used to connect non-conforming meshes in 3-D with a vector potential formulation</w:t>
               </w:r>
@@ -3194,51 +3194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of stress on switched reluctance motors: a magneto-elastic finite-element approach based on multiscale constitutive laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3461,51 +3461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detent Force Calculations of a PMLSM Using the Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4355,282 +4355,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear interpolation-based method with branch connection constraints for movement in reluctance network model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongqin Xie</w:t>
+                <w:t xml:space="preserve">A Speed PMSM Control Technique With a Single DC Bus current Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khanchoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45th Annual Conference of the IEEE Industrial Electronics Society (IECON 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.243-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169364v1</w:t>
+                <w:t xml:space="preserve">hal-02504793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Speed PMSM Control Technique With a Single DC Bus current Sensor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khanchoul</w:t>
+                <w:t xml:space="preserve">Linear interpolation-based method with branch connection constraints for movement in reluctance network model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Annual Conference of the IEEE Industrial Electronics Society (IECON 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927460⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02504793v1</w:t>
+                <w:t xml:space="preserve">hal-03169364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the Intermittent Control for Switched Reluctance Machine on Driving Cycle</w:t>
               </w:r>
@@ -4642,51 +4642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4733,77 +4733,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Finite Reluctance Approach based on Complementary Distributed Magneto-motive Forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4848,429 +4848,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the intermittent control on the vibration behavior of a switched reluctance machine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imen Bahri</w:t>
+                <w:t xml:space="preserve">Contribution to partial discharge analysis in inverter-fed motor windings for automotive application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loucif Benmamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Odic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vangraefschepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IMACS International conference on theory and application of modeling and simulation in electrical power engineering (Electrimacs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Baltimore, United States. pp.348-351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EIC.2017.8004701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707815v1</w:t>
+                <w:t xml:space="preserve">hal-02404687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the intermittent control on the torque pulsation of a switched reluctance machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Impact of the intermittent control on the vibration behavior of a switched reluctance machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 IMACS International conference on theory and application of modeling and simulation in electrical power engineering (Electrimacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707811v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to partial discharge analysis in inverter-fed motor windings for automotive application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Testé</w:t>
+                <w:t xml:space="preserve">Impact of the intermittent control on the torque pulsation of a switched reluctance machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Baltimore, United States. pp.348-351, </w:t>
+              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Belfort, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EIC.2017.8004701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/vppc.2017.8330888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404687v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent control for efficiency gain of a switched reluctance machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5324,51 +5324,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Order Reduction of Electrical Machines by Means of POD and DEI methods for Copper Loss Calculation</w:t>
+                <w:t xml:space="preserve">The Boundary Condition Effects on Reduced Finite Element Models for Eddy Currents Loss Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
@@ -5408,75 +5408,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336191v1</w:t>
+                <w:t xml:space="preserve">hal-01336207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Boundary Condition Effects on Reduced Finite Element Models for Eddy Currents Loss Calculation</w:t>
+                <w:t xml:space="preserve">Model-Order Reduction of Electrical Machines by Means of POD and DEI methods for Copper Loss Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
@@ -5516,75 +5516,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336207v1</w:t>
+                <w:t xml:space="preserve">hal-01336191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and performance comparisons of Induction and Synchronous Reluctance Machines considering the driving cycle of an electrical vehicle</w:t>
+                <w:t xml:space="preserve">Modeling and optimization of an induction machine for the application of electrical vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
@@ -5615,324 +5615,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Electric Machines &amp; Drives Conference (IEMDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM on ELECTROMAGNETIC FIELDS in MECHATRONICS, ELECTRICAL and ELECTRONIC ENGINEERING – ISEF’2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valence, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282087v1</w:t>
+                <w:t xml:space="preserve">hal-01282069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of an induction machine for the application of electrical vehicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chao Liu</w:t>
+                <w:t xml:space="preserve">2D Modeling of Litz Wire : Reduced Model and its Application for Switched Reluctance Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM on ELECTROMAGNETIC FIELDS in MECHATRONICS, ELECTRICAL and ELECTRONIC ENGINEERING – ISEF’2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Compumag 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282069v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Modeling of Litz Wire : Reduced Model and its Application for Switched Reluctance Machine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+                <w:t xml:space="preserve">Optimization and performance comparisons of Induction and Synchronous Reluctance Machines considering the driving cycle of an electrical vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Electric Machines &amp; Drives Conference (IEMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Coeur d'Alene, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2015.7409096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531331v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des Pertes Cuivre dans les Conducteurs Multi- filamentaires et Application aux Bobinages des Machines à Réluctance Variable à Double Saillance</w:t>
               </w:r>
@@ -6033,1739 +6033,1739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pré-dimensionnement d'une machine synchrone à aimants permanents validé par un modèle dynamique</w:t>
+                <w:t xml:space="preserve">Modélisation et caractérisation d'une machine à réluctance variable à double saillance avec bobinage d'excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Estival</w:t>
+                <w:t xml:space="preserve">Xavier Rain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Barbedette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065252v1</w:t>
+                <w:t xml:space="preserve">hal-01065204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of flexible probes for eddy current testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
+                <w:t xml:space="preserve">Mortar FEs on Overlapping Meshes: Application to Magnetodynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">ESCO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099312v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mortar Edge Element Method with Overlapping for Time Domain Magnetodynamic Calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pré-dimensionnement d'une machine synchrone à aimants permanents validé par un modèle dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Estival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Christophe</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Sehab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Barbedette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEM 2014 : Conference on Electro Magnetics 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093425v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de défauts par mesures de champ</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+                <w:t xml:space="preserve">Modeling of flexible probes for eddy current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014) - SEEDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. p. 6</w:t>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119610v1</w:t>
+                <w:t xml:space="preserve">hal-01099312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation comportementale non linéaire de moteurs asynchrones à cage pour le pré-dimensionnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Mortar Edge Element Method with Overlapping for Time Domain Magnetodynamic Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEM 2014 : Conference on Electro Magnetics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, London, United Kingdom. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2014.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065209v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortar FEs on Overlapping Meshes: Application to Magnetodynamic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+                <w:t xml:space="preserve">Caractérisation de défauts par mesures de champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Pilsen, Czech Republic</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014) - SEEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. p. 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099226v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a switched reluctance motor with magnetic slot wedges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
+                <w:t xml:space="preserve">Modélisation comportementale non linéaire de moteurs asynchrones à cage pour le pré-dimensionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Electrical Machines (ICEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2014.6960173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01244966v1</w:t>
+                <w:t xml:space="preserve">hal-01065209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction des ondulations de couple et des efforts radiaux dans une machine a reluctance variable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a switched reluctance motor with magnetic slot wedges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Hannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mininger Xavier</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2014.6960173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065260v1</w:t>
+                <w:t xml:space="preserve">hal-01244966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive Diagnosis of a PEMFC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+                <w:t xml:space="preserve">Reduction des ondulations de couple et des efforts radiaux dans une machine a reluctance variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Davat</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Hannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mininger Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Electromagnetic Field Computation (CEFC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104506v1</w:t>
+                <w:t xml:space="preserve">hal-01065260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective Optimization of an Axial-flux PM Actuator with Space Mapping Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
+                <w:t xml:space="preserve">Non-intrusive Diagnosis of a PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEM 2014 : Conference on Electro Magnetics 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Electromagnetic Field Computation (CEFC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cp.2014.0227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01103669v1</w:t>
+                <w:t xml:space="preserve">hal-01104506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and comparison of the axial SRM and radial SRM in EV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
+                <w:t xml:space="preserve">Multi-objective Optimization of an Axial-flux PM Actuator with Space Mapping Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEM 2014 : Conference on Electro Magnetics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, London, United Kingdom. pp.117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2014.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099221v1</w:t>
+                <w:t xml:space="preserve">hal-01103669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et caractérisation d'une machine à réluctance variable à double saillance avec bobinage d'excitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rain</w:t>
+                <w:t xml:space="preserve">Evaluation and comparison of the axial SRM and radial SRM in EV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Hannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G2Elab, May 2014, Annecy, France. pp.PE1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065204v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overlapping non-matching grid mortar element method for Maxwell's equations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+                <w:t xml:space="preserve">A simplified time stepping nonlinear mesh based reluctance network for machine design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE IEMDC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Chicago, United States. pp.879 - 884, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2013.6556201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932675v1</w:t>
+                <w:t xml:space="preserve">hal-00932659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified time stepping nonlinear mesh based reluctance network for machine design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+                <w:t xml:space="preserve">An overlapping non-matching grid mortar element method for Maxwell's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IEMDC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compumag 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMDC.2013.6556201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00932659v1</w:t>
+                <w:t xml:space="preserve">hal-00932675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded multilevel optimization for nonlinear time-stepping mesh-based reluctance network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7803,51 +7803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortar FEs on overlapping subdomains for eddy current non destructive testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7918,1311 +7918,1311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FEM modelling of printed coils for eddy current testing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+                <w:t xml:space="preserve">Impact of command parameters on efficiency, torque ripple and vibrations for switched reluctance motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edouard Demaldent</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numelec 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.2975 - 2980, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6350311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779582v1</w:t>
+                <w:t xml:space="preserve">hal-00779583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial output space mapping for electromechanical systems design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design approach of an axial flux motor for electrical powertrain vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Cecco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OIPE 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.2812-2817, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6350285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779592v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMSM cogging torque reduction: Comparison between different shapes of magnet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Ben Salah</w:t>
+                <w:t xml:space="preserve">Efficient FEM modelling of printed coils for eddy current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVET 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numelec 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/REVET.2012.6195272⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00779586v1</w:t>
+                <w:t xml:space="preserve">hal-00779582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design approach of an axial flux motor for electrical powertrain vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radial output space mapping for electromechanical systems design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric de Cecco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OIPE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Gand, Belgium. pp.22-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779585v1</w:t>
+                <w:t xml:space="preserve">hal-00779592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Torque-Speed Curve of Switched Reluctance Motor with Segmental Rotor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PMSM cogging torque reduction: Comparison between different shapes of magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Belhadi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">Rafik Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6349873⟩</w:t>
+              <w:t xml:space="preserve">REVET 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. pp.206 - 211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REVET.2012.6195272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779584v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of command parameters on efficiency, torque ripple and vibrations for switched reluctance motor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Torque-Speed Curve of Switched Reluctance Motor with Segmental Rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.2975 - 2980, </w:t>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.250 - 255, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6350311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6349873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779583v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des milieux fins dans le CND CF grâce à la méthode overlapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of overlapping finite elements for connecting arbitrary surfaces with dual formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque National sur l'Inductique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Béjaïa, Algérie</w:t>
+              <w:t xml:space="preserve">Compumag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712509v1</w:t>
+                <w:t xml:space="preserve">hal-00712534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of electric powertrains for vehicles using driving cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric de Cecco</w:t>
+                <w:t xml:space="preserve">Design and Study of a Permanent Magnet Synchronous Motor for an Electric Compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khanchoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Battelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.1-2</w:t>
+              <w:t xml:space="preserve">PIERS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco. pp.171-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712535v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of SRM vibrations for two current controls</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prise en compte des milieux fins dans le CND CF grâce à la méthode overlapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Cergy-Pontoise, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">2ème Colloque National sur l'Inductique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Béjaïa, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712521v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of overlapping finite elements for connecting arbitrary surfaces with dual formulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+                <w:t xml:space="preserve">Design of electric powertrains for vehicles using driving cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Cecco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712534v1</w:t>
+                <w:t xml:space="preserve">hal-00712535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Study of a Permanent Magnet Synchronous Motor for an Electric Compressor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khanchoul</w:t>
+                <w:t xml:space="preserve">Modeling of SRM vibrations for two current controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco. pp.171-175</w:t>
+              <w:t xml:space="preserve">Electrimacs 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cergy-Pontoise, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712512v1</w:t>
+                <w:t xml:space="preserve">hal-00712521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Thin Conducting and Magnetic Layers in Eddy Current Testing by Overlapping Finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9230,51 +9230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Napoli, Italie. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9299,51 +9299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of a permanent magnet synchronous motor for an electrical compressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khanchoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9394,51 +9394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of 3D Thin Regions in Magnetostatic NDT Using Overlapping Elements in Dual Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9496,649 +9496,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A magneto-elastic proposal for field weakening in PMSM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two methods for modeling thin regions in eddy current non-destructive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Numerical Field Calculation in Electrical Engineering (IGTE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">CEFC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555681v1</w:t>
+                <w:t xml:space="preserve">hal-00555709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapping finite elements used to connect non-conforming meshes in 3D with a vector potential formulation</w:t>
+                <w:t xml:space="preserve">Evaluation of the overlapping finite element method for taking into account very small displacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, United States. 4 p</w:t>
+              <w:t xml:space="preserve">IGTE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555706v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to connect non-conform meshes with overlapping finite elements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A magneto-elastic proposal for field weakening in PMSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGTE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. 6 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Numerical Field Calculation in Electrical Engineering (IGTE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555710v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Least Square Regression for Quantitative Evaluation of Small Anomalies in Non-Destructive Testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A contribution to connect non-conform meshes with overlapping finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, United States. 4 p</w:t>
+              <w:t xml:space="preserve">IGTE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555707v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two methods for modeling thin regions in eddy current non-destructive testing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overlapping finite elements used to connect non-conforming meshes in 3D with a vector potential formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">, May 2010, Chicago, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555709v1</w:t>
+                <w:t xml:space="preserve">hal-00555706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the overlapping finite element method for taking into account very small displacements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial Least Square Regression for Quantitative Evaluation of Small Anomalies in Non-Destructive Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joszef Pavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGTE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. 4 p</w:t>
+              <w:t xml:space="preserve">CEFC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555708v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multiphysique d'un moteur synchrone à flux axial et à aimants permanents</w:t>
               </w:r>
@@ -10859,51 +10859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Finite Element Model Reduction for Copper LossesCalculation in Switched Reluctance Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11082,273 +11082,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-Sizing of Permanent Magnet Synchronous Machine under Mass Constraints</w:t>
+                <w:t xml:space="preserve">Modélisation et caractérisation d'une machine à réluctance variable à double saillance avec bobinage d'excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Estival</w:t>
+                <w:t xml:space="preserve">Xavier Rain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Barbedette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Recent Advances in Aerospace Actuation Systems and Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SGE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104509v1</w:t>
+                <w:t xml:space="preserve">hal-01104517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et caractérisation d'une machine à réluctance variable à double saillance avec bobinage d'excitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rain</w:t>
+                <w:t xml:space="preserve">Pre-Sizing of Permanent Magnet Synchronous Machine under Mass Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Estival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Sehab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Barbedette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Recent Advances in Aerospace Actuation Systems and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104517v1</w:t>
+                <w:t xml:space="preserve">hal-01104509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-dimensionnement d’une machine synchrone à aimants permanents validé par un modèle dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Estival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11356,51 +11356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Sehab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Barbedette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11470,51 +11470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des idées sur la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11740,51 +11740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Lahlou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16247993" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Biczyski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sehab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whidborne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Luk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9689604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2909407" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007787" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.S. Baghel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sai Ram" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kulkarni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krebs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.03.048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2906860" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2274" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2655339" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Belhadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hannoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-016-0504-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.03.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2486838" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.18.179-197" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01246996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150390" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8A47670AEBEC273A06A5173A3CCEE508A52079A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355497" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2013-0192" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283246" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099318v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141921" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271826v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120440" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD59B3D0465458D48A00DD150C54BC4B097908D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2012.2196283" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175907" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1480" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2074189" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711558v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2145387" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Condamin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kobylanski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.183-214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5QWFXFGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447231v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Wilson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beedoe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bossingham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougteb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carroll" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002886v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Porter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Christie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Z. Huang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koontz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Pugh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Schroeder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508671v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Whidborne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012065" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508436v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Chahba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Akrad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khanchoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02394005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506700" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707811v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2017.8330888" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404687v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004701" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8001870" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336191v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336207v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2015.7409096" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531331v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065252v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estival" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099312v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093425v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0187" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065209v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244966v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960173" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065260v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininger Xavier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104506v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103669v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0227" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099221v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065204v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932675v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932659v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556201" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779582v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779592v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chabchoub" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ben Salah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Neji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195272" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779585v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Cecco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350285" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Belhadi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kolli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6349873" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779583v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350311" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712509v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712535v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712521v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712534v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712512v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Battelier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712507v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712511v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712508v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555681v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555706v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555710v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555707v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joszef Pavo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina Vargas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555708v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447253v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447251v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisc Boloni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447252v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002888v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003626v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Matis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Christie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004505v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cailiu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01405711v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104512v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104509v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104517v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104515v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bracco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charrier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrecht" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maitte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Lahlou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16247993" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Biczyski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sehab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whidborne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Luk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9689604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2906860" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2909407" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007787" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.S. Baghel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sai Ram" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kulkarni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krebs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.03.048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2274" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Belhadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hannoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.03.034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2655339" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-016-0504-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2486838" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.18.179-197" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01246996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150390" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8A47670AEBEC273A06A5173A3CCEE508A52079A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355497" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141921" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2013-0192" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845468v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283246" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271826v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120440" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD59B3D0465458D48A00DD150C54BC4B097908D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2012.2196283" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1480" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175907" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2074189" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711558v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2145387" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Condamin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kobylanski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.183-214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5QWFXFGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447231v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Wilson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beedoe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bossingham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougteb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carroll" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002886v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Porter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Christie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Z. Huang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koontz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Pugh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Schroeder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508671v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Whidborne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012065" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508436v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Chahba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Akrad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504793v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khanchoul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927460" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02394005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506700" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004701" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707815v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2017.8330888" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8001870" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336207v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282069v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282087v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2015.7409096" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099226v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065252v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estival" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099312v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093425v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0187" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119610v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065209v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244966v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960173" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininger Xavier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104506v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0227" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099221v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932659v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556201" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779583v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kolli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350311" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779585v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Cecco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350285" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779582v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779592v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chabchoub" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ben Salah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Neji" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195272" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Belhadi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6349873" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712534v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712512v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Battelier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712509v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712535v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712521v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712507v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712511v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712508v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555709v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina Vargas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555708v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555681v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555706v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555707v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joszef Pavo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447253v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447251v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisc Boloni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447252v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002888v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003626v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Matis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Christie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004505v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cailiu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01405711v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104512v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104517v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104515v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bracco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charrier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrecht" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maitte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>