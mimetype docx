--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -513,559 +513,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency Improvement by the Intermittent Control for Switched Reluctance Machine in Automotive Application</w:t>
+                <w:t xml:space="preserve">A New Reluctance Network-Based Method With Complementary Distributed Magnetomotive Forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
+                <w:t xml:space="preserve">Hongqin Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Bahri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Berthelot</w:t>
+                <w:t xml:space="preserve">Man Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (4), pp.4167-4182. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (6), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2019.2906860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2909407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505253v1</w:t>
+                <w:t xml:space="preserve">hal-02505073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Reluctance Network-Based Method With Complementary Distributed Magnetomotive Forces</w:t>
+                <w:t xml:space="preserve">Contribution to the Analysis of PWM Inverter Parameters: Influence on the Partial Discharge Inception Voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongqin Xie</w:t>
+                <w:t xml:space="preserve">Loucif Benmamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Man Zhang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tahar Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Odic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2909407⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.146 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2018.007787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505073v1</w:t>
+                <w:t xml:space="preserve">hal-02322325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the Analysis of PWM Inverter Parameters: Influence on the Partial Discharge Inception Voltage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An alternative approach to model mechanical stress effects on magnetic hysteresis in electrical steels using complex permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Teste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">A.P.S. Baghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Hamiti</w:t>
+                <w:t xml:space="preserve">B Sai Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Odic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2018.007787⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.96-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2019.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322325v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative approach to model mechanical stress effects on magnetic hysteresis in electrical steels using complex permeability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency Improvement by the Intermittent Control for Switched Reluctance Machine in Automotive Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Daniel</w:t>
+                <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.V. Kulkarni</w:t>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Krebs</w:t>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 166, pp.96-104. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (4), pp.4167-4182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2019.03.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2019.2906860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504848v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model‐order nonlinear subspace reduction of electric machines by means of POD and DEI methods for copper losses calculation</w:t>
               </w:r>
@@ -1162,417 +1162,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of axial SRM for electric vehicle application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perturbation Finite Element Method for Efficient Copper Losses Calculation in Switched Reluctance Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2017.03.034⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.7202004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2655339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677604v1</w:t>
+                <w:t xml:space="preserve">hal-01531370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation Finite Element Method for Efficient Copper Losses Calculation in Switched Reluctance Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
+                <w:t xml:space="preserve">Geometrical optimization of SRM on operating mode for automotive application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Hannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dular</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (6), pp.7202004. </w:t>
+              <w:t xml:space="preserve">Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2655339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00202-016-0504-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531370v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical optimization of SRM on operating mode for automotive application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Evaluation of axial SRM for electric vehicle application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Hannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 148, pp.155 - 161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00202-016-0504-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2017.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677601v1</w:t>
+                <w:t xml:space="preserve">hal-01677604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Reduced Model for eddy currents calculation in Litz Wire and Its Application for Switched Reluctance Machine</w:t>
               </w:r>
@@ -1805,103 +1805,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switched reluctance motor with magnetic slot wedges for automotive traction application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Hannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72 (3), pp.30901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2058,564 +2058,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of the probe displacement in eddy current testing</w:t>
+                <w:t xml:space="preserve">Radial output space mapping for electromechanical systems design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Zaidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Santandrea</w:t>
+                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edouard Demaldent</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45 (1-4 / 2014), pp.887-893. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (3), pp.965 - 975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-141921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-05-2013-0192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099318v1</w:t>
+                <w:t xml:space="preserve">hal-01099602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial output space mapping for electromechanical systems design</w:t>
+                <w:t xml:space="preserve">An Overlapping Nonmatching Grid Mortar Element Method for Maxwell's Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Remy</w:t>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-05-2013-0192⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.Article 7010004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2282034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099602v1</w:t>
+                <w:t xml:space="preserve">hal-01093403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overlapping Nonmatching Grid Mortar Element Method for Maxwell's Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEM technique for modeling eddy-current testing of ferromagnetic media with small skin depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Christophe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 50 (2), pp.Article 7010004. </w:t>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.7003004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2282034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093403v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01845468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM technique for modeling eddy-current testing of ferromagnetic media with small skin depth</w:t>
+                <w:t xml:space="preserve">Finite element simulation of the probe displacement in eddy current testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zaidi</w:t>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (2), pp.7003004. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1-4 / 2014), pp.887-893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAE-141921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01845468v1</w:t>
+                <w:t xml:space="preserve">hal-01099318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FEM modeling of printed coils for eddy current testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2623,51 +2623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64, pp.24510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2804,51 +2804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of thin conductive and magnetic layers in eddy current testing by overlapping finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2856,51 +2856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (1-4), pp.341-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2934,51 +2934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Overlapping Finite Elements for Connecting Arbitrary Surfaces With Dual Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,51 +2986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (2), pp.583-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3194,51 +3194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of stress on switched reluctance motors: a magneto-elastic finite-element approach based on multiscale constitutive laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3461,51 +3461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detent Force Calculations of a PMLSM Using the Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4355,282 +4355,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Speed PMSM Control Technique With a Single DC Bus current Sensor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khanchoul</w:t>
+                <w:t xml:space="preserve">Linear interpolation-based method with branch connection constraints for movement in reluctance network model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Annual Conference of the IEEE Industrial Electronics Society (IECON 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504793v1</w:t>
+                <w:t xml:space="preserve">hal-03169364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear interpolation-based method with branch connection constraints for movement in reluctance network model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongqin Xie</w:t>
+                <w:t xml:space="preserve">A Speed PMSM Control Technique With a Single DC Bus current Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khanchoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45th Annual Conference of the IEEE Industrial Electronics Society (IECON 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.243-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169364v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the Intermittent Control for Switched Reluctance Machine on Driving Cycle</w:t>
               </w:r>
@@ -4642,51 +4642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4733,77 +4733,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Finite Reluctance Approach based on Complementary Distributed Magneto-motive Forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4848,429 +4848,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to partial discharge analysis in inverter-fed motor windings for automotive application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Testé</w:t>
+                <w:t xml:space="preserve">Impact of the intermittent control on the vibration behavior of a switched reluctance machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 IMACS International conference on theory and application of modeling and simulation in electrical power engineering (Electrimacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404687v1</w:t>
+                <w:t xml:space="preserve">hal-01707815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the intermittent control on the vibration behavior of a switched reluctance machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Impact of the intermittent control on the torque pulsation of a switched reluctance machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IMACS International conference on theory and application of modeling and simulation in electrical power engineering (Electrimacs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vppc.2017.8330888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707815v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the intermittent control on the torque pulsation of a switched reluctance machine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imen Bahri</w:t>
+                <w:t xml:space="preserve">Contribution to partial discharge analysis in inverter-fed motor windings for automotive application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loucif Benmamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Odic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vangraefschepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Belfort, France. </w:t>
+              <w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Baltimore, United States. pp.348-351, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/vppc.2017.8330888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EIC.2017.8004701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707811v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent control for efficiency gain of a switched reluctance machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5324,51 +5324,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Boundary Condition Effects on Reduced Finite Element Models for Eddy Currents Loss Calculation</w:t>
+                <w:t xml:space="preserve">Model-Order Reduction of Electrical Machines by Means of POD and DEI methods for Copper Loss Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
@@ -5408,75 +5408,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336207v1</w:t>
+                <w:t xml:space="preserve">hal-01336191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Order Reduction of Electrical Machines by Means of POD and DEI methods for Copper Loss Calculation</w:t>
+                <w:t xml:space="preserve">The Boundary Condition Effects on Reduced Finite Element Models for Eddy Currents Loss Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
@@ -5516,75 +5516,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336191v1</w:t>
+                <w:t xml:space="preserve">hal-01336207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of an induction machine for the application of electrical vehicle</w:t>
+                <w:t xml:space="preserve">Optimization and performance comparisons of Induction and Synchronous Reluctance Machines considering the driving cycle of an electrical vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
@@ -5615,324 +5615,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM on ELECTROMAGNETIC FIELDS in MECHATRONICS, ELECTRICAL and ELECTRONIC ENGINEERING – ISEF’2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Electric Machines &amp; Drives Conference (IEMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Coeur d'Alene, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2015.7409096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282069v1</w:t>
+                <w:t xml:space="preserve">hal-01282087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Modeling of Litz Wire : Reduced Model and its Application for Switched Reluctance Machine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+                <w:t xml:space="preserve">Modeling and optimization of an induction machine for the application of electrical vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, montreal, Canada</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM on ELECTROMAGNETIC FIELDS in MECHATRONICS, ELECTRICAL and ELECTRONIC ENGINEERING – ISEF’2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531331v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and performance comparisons of Induction and Synchronous Reluctance Machines considering the driving cycle of an electrical vehicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chao Liu</w:t>
+                <w:t xml:space="preserve">2D Modeling of Litz Wire : Reduced Model and its Application for Switched Reluctance Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Electric Machines &amp; Drives Conference (IEMDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compumag 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMDC.2015.7409096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01282087v1</w:t>
+                <w:t xml:space="preserve">hal-01531331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des Pertes Cuivre dans les Conducteurs Multi- filamentaires et Application aux Bobinages des Machines à Réluctance Variable à Double Saillance</w:t>
               </w:r>
@@ -6033,943 +6033,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et caractérisation d'une machine à réluctance variable à double saillance avec bobinage d'excitation</w:t>
+                <w:t xml:space="preserve">Pré-dimensionnement d'une machine synchrone à aimants permanents validé par un modèle dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rain</w:t>
+                <w:t xml:space="preserve">Pierre Estival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Sehab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Barbedette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065204v1</w:t>
+                <w:t xml:space="preserve">hal-01065252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortar FEs on Overlapping Meshes: Application to Magnetodynamic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of flexible probes for eddy current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Christophe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Pilsen, Czech Republic</w:t>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099226v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pré-dimensionnement d'une machine synchrone à aimants permanents validé par un modèle dynamique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Mortar Edge Element Method with Overlapping for Time Domain Magnetodynamic Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Barbedette</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEM 2014 : Conference on Electro Magnetics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, London, United Kingdom. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2014.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065252v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of flexible probes for eddy current testing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+                <w:t xml:space="preserve">Caractérisation de défauts par mesures de champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014) - SEEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. p. 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099312v1</w:t>
+                <w:t xml:space="preserve">hal-01119610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mortar Edge Element Method with Overlapping for Time Domain Magnetodynamic Calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation comportementale non linéaire de moteurs asynchrones à cage pour le pré-dimensionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Christophe</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEM 2014 : Conference on Electro Magnetics 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093425v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de défauts par mesures de champ</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+                <w:t xml:space="preserve">Mortar FEs on Overlapping Meshes: Application to Magnetodynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014) - SEEDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. p. 6</w:t>
+              <w:t xml:space="preserve">ESCO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119610v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation comportementale non linéaire de moteurs asynchrones à cage pour le pré-dimensionnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chao Liu</w:t>
+                <w:t xml:space="preserve">Reduction des ondulations de couple et des efforts radiaux dans une machine a reluctance variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Hannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mininger Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065209v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a switched reluctance motor with magnetic slot wedges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Hannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6997,775 +7023,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction des ondulations de couple et des efforts radiaux dans une machine a reluctance variable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
+                <w:t xml:space="preserve">Non-intrusive Diagnosis of a PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mininger Xavier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">Conference on Electromagnetic Field Computation (CEFC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065260v1</w:t>
+                <w:t xml:space="preserve">hal-01104506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive Diagnosis of a PEMFC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+                <w:t xml:space="preserve">Multi-objective Optimization of an Axial-flux PM Actuator with Space Mapping Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Davat</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Electromagnetic Field Computation (CEFC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEM 2014 : Conference on Electro Magnetics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, London, United Kingdom. pp.117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2014.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104506v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective Optimization of an Axial-flux PM Actuator with Space Mapping Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
+                <w:t xml:space="preserve">Evaluation and comparison of the axial SRM and radial SRM in EV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Hannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEM 2014 : Conference on Electro Magnetics 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G2Elab, May 2014, Annecy, France. pp.PE1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103669v1</w:t>
+                <w:t xml:space="preserve">hal-01099221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and comparison of the axial SRM and radial SRM in EV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
+                <w:t xml:space="preserve">Modélisation et caractérisation d'une machine à réluctance variable à double saillance avec bobinage d'excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G2Elab, May 2014, Annecy, France. pp.PE1-14</w:t>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099221v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified time stepping nonlinear mesh based reluctance network for machine design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+                <w:t xml:space="preserve">An overlapping non-matching grid mortar element method for Maxwell's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IEMDC 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Compumag 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932659v1</w:t>
+                <w:t xml:space="preserve">hal-00932675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overlapping non-matching grid mortar element method for Maxwell's equations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+                <w:t xml:space="preserve">A simplified time stepping nonlinear mesh based reluctance network for machine design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE IEMDC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Chicago, United States. pp.879 - 884, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2013.6556201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932675v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded multilevel optimization for nonlinear time-stepping mesh-based reluctance network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7803,51 +7803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortar FEs on overlapping subdomains for eddy current non destructive testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7918,1311 +7918,1311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of command parameters on efficiency, torque ripple and vibrations for switched reluctance motor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Kolli</w:t>
+                <w:t xml:space="preserve">Efficient FEM modelling of printed coils for eddy current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Numelec 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.1-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779583v1</w:t>
+                <w:t xml:space="preserve">hal-00779582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design approach of an axial flux motor for electrical powertrain vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radial output space mapping for electromechanical systems design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric de Cecco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OIPE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Gand, Belgium. pp.22-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779585v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FEM modelling of printed coils for eddy current testing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+                <w:t xml:space="preserve">PMSM cogging torque reduction: Comparison between different shapes of magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edouard Demaldent</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numelec 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">REVET 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. pp.206 - 211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REVET.2012.6195272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779582v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial output space mapping for electromechanical systems design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design approach of an axial flux motor for electrical powertrain vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Cecco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OIPE 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.2812-2817, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6350285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779592v1</w:t>
+                <w:t xml:space="preserve">hal-00779585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMSM cogging torque reduction: Comparison between different shapes of magnet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Ben Salah</w:t>
+                <w:t xml:space="preserve">Evaluation of Torque-Speed Curve of Switched Reluctance Motor with Segmental Rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVET 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/REVET.2012.6195272⟩</w:t>
+              <w:t xml:space="preserve">ICEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.250 - 255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6349873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779586v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Torque-Speed Curve of Switched Reluctance Motor with Segmental Rotor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Impact of command parameters on efficiency, torque ripple and vibrations for switched reluctance motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.250 - 255, </w:t>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.2975 - 2980, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6349873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6350311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779584v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of overlapping finite elements for connecting arbitrary surfaces with dual formulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prise en compte des milieux fins dans le CND CF grâce à la méthode overlapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.1-2</w:t>
+              <w:t xml:space="preserve">2ème Colloque National sur l'Inductique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Béjaïa, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712534v1</w:t>
+                <w:t xml:space="preserve">hal-00712509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Study of a Permanent Magnet Synchronous Motor for an Electric Compressor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khanchoul</w:t>
+                <w:t xml:space="preserve">Design of electric powertrains for vehicles using driving cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Cecco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco. pp.171-175</w:t>
+              <w:t xml:space="preserve">Compumag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712512v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des milieux fins dans le CND CF grâce à la méthode overlapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of SRM vibrations for two current controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque National sur l'Inductique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Béjaïa, Algérie</w:t>
+              <w:t xml:space="preserve">Electrimacs 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cergy-Pontoise, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712509v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of electric powertrains for vehicles using driving cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric de Cecco</w:t>
+                <w:t xml:space="preserve">Use of overlapping finite elements for connecting arbitrary surfaces with dual formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712535v1</w:t>
+                <w:t xml:space="preserve">hal-00712534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of SRM vibrations for two current controls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rain</w:t>
+                <w:t xml:space="preserve">Design and Study of a Permanent Magnet Synchronous Motor for an Electric Compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khanchoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Battelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Cergy-Pontoise, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">PIERS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco. pp.171-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712521v1</w:t>
+                <w:t xml:space="preserve">hal-00712512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Thin Conducting and Magnetic Layers in Eddy Current Testing by Overlapping Finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9230,51 +9230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Napoli, Italie. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9299,51 +9299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of a permanent magnet synchronous motor for an electrical compressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khanchoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9394,51 +9394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of 3D Thin Regions in Magnetostatic NDT Using Overlapping Elements in Dual Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9496,649 +9496,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two methods for modeling thin regions in eddy current non-destructive testing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A magneto-elastic proposal for field weakening in PMSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Numerical Field Calculation in Electrical Engineering (IGTE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555709v1</w:t>
+                <w:t xml:space="preserve">hal-00555681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the overlapping finite element method for taking into account very small displacements</w:t>
+                <w:t xml:space="preserve">Overlapping finite elements used to connect non-conforming meshes in 3D with a vector potential formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGTE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. 4 p</w:t>
+              <w:t xml:space="preserve">CEFC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555708v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A magneto-elastic proposal for field weakening in PMSM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A contribution to connect non-conform meshes with overlapping finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Numerical Field Calculation in Electrical Engineering (IGTE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">IGTE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555681v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to connect non-conform meshes with overlapping finite elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+                <w:t xml:space="preserve">Partial Least Square Regression for Quantitative Evaluation of Small Anomalies in Non-Destructive Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joszef Pavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGTE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. 6 p</w:t>
+              <w:t xml:space="preserve">CEFC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555710v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapping finite elements used to connect non-conforming meshes in 3D with a vector potential formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two methods for modeling thin regions in eddy current non-destructive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Chicago, United States. 4 p</w:t>
+              <w:t xml:space="preserve">, May 2010, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555706v1</w:t>
+                <w:t xml:space="preserve">hal-00555709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Least Square Regression for Quantitative Evaluation of Small Anomalies in Non-Destructive Testing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the overlapping finite element method for taking into account very small displacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, United States. 4 p</w:t>
+              <w:t xml:space="preserve">IGTE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555707v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multiphysique d'un moteur synchrone à flux axial et à aimants permanents</w:t>
               </w:r>
@@ -10859,51 +10859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Finite Element Model Reduction for Copper LossesCalculation in Switched Reluctance Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11088,51 +11088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et caractérisation d'une machine à réluctance variable à double saillance avec bobinage d'excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11183,51 +11183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Sizing of Permanent Magnet Synchronous Machine under Mass Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Estival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11235,51 +11235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Sehab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Barbedette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Recent Advances in Aerospace Actuation Systems and Components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11304,51 +11304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-dimensionnement d’une machine synchrone à aimants permanents validé par un modèle dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Estival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11356,51 +11356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Sehab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Barbedette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11470,51 +11470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des idées sur la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11740,51 +11740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Lahlou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16247993" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Biczyski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sehab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whidborne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Luk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9689604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2906860" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2909407" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007787" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.S. Baghel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sai Ram" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kulkarni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krebs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.03.048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2274" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Belhadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hannoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.03.034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2655339" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-016-0504-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2486838" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.18.179-197" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01246996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150390" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8A47670AEBEC273A06A5173A3CCEE508A52079A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355497" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141921" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2013-0192" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845468v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283246" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271826v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120440" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD59B3D0465458D48A00DD150C54BC4B097908D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2012.2196283" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1480" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175907" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2074189" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711558v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2145387" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Condamin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kobylanski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.183-214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5QWFXFGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447231v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Wilson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beedoe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bossingham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougteb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carroll" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002886v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Porter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Christie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Z. Huang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koontz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Pugh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Schroeder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508671v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Whidborne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012065" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508436v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Chahba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Akrad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504793v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khanchoul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927460" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02394005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506700" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004701" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707815v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2017.8330888" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8001870" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336207v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282069v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282087v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2015.7409096" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099226v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065252v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estival" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099312v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093425v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0187" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119610v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065209v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244966v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960173" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininger Xavier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104506v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0227" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099221v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932659v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556201" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779583v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kolli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350311" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779585v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Cecco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350285" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779582v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779592v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chabchoub" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ben Salah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Neji" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195272" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Belhadi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6349873" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712534v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712512v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Battelier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712509v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712535v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712521v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712507v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712511v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712508v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555709v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina Vargas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555708v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555681v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555706v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555707v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joszef Pavo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447253v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447251v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisc Boloni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447252v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002888v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003626v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Matis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Christie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004505v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cailiu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01405711v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104512v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104517v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104515v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bracco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charrier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrecht" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maitte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Lahlou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16247993" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Biczyski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sehab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whidborne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Luk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9689604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2909407" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007787" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.S. Baghel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sai Ram" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kulkarni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krebs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.03.048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2906860" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2274" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2655339" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Belhadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hannoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-016-0504-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.03.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2486838" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.18.179-197" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01246996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150390" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8A47670AEBEC273A06A5173A3CCEE508A52079A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355497" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2013-0192" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283246" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099318v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141921" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271826v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120440" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD59B3D0465458D48A00DD150C54BC4B097908D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2012.2196283" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1480" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175907" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2074189" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711558v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2145387" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Condamin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kobylanski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.183-214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5QWFXFGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447231v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Wilson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beedoe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bossingham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougteb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carroll" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002886v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Porter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Christie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Z. Huang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koontz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Pugh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Schroeder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508671v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Whidborne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012065" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508436v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Chahba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Akrad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khanchoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02394005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506700" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707811v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2017.8330888" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404687v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004701" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8001870" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336191v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336207v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2015.7409096" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531331v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065252v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estival" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099312v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093425v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0187" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065209v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065260v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininger Xavier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244966v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960173" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104506v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103669v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0227" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099221v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065204v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932675v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932659v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556201" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779582v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779592v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chabchoub" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ben Salah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Neji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195272" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779585v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Cecco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350285" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Belhadi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kolli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6349873" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779583v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350311" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712509v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712535v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712521v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712534v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712512v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Battelier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712507v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712511v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712508v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555681v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555706v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555710v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555707v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joszef Pavo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina Vargas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555708v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447253v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447251v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisc Boloni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447252v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002888v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003626v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Matis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Christie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004505v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cailiu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01405711v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104512v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104517v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104515v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bracco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charrier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrecht" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maitte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>