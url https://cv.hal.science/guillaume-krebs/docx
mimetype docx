--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -3175,307 +3175,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stress on switched reluctance motors: a magneto-elastic finite-element approach based on multiscale constitutive laws</w:t>
+                <w:t xml:space="preserve">Modélisation électromagnétique et thermique d'un moteur à flux axial et à aimants permanents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+                <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Condamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Kobylanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2145387⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (2-3), pp.183-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.14.183-214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711558v1</w:t>
+                <w:t xml:space="preserve">hal-00712478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation électromagnétique et thermique d'un moteur à flux axial et à aimants permanents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maloberti</w:t>
+                <w:t xml:space="preserve">Effect of stress on switched reluctance motors: a magneto-elastic finite-element approach based on multiscale constitutive laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Kobylanski</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejee.14.183-214⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (9), pp.2171 - 2178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2145387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00712478v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detent Force Calculations of a PMLSM Using the Finite Element Method</w:t>
               </w:r>
@@ -6033,645 +6033,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pré-dimensionnement d'une machine synchrone à aimants permanents validé par un modèle dynamique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de défauts par mesures de champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Estival</w:t>
+                <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014) - SEEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. p. 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065252v1</w:t>
+                <w:t xml:space="preserve">hal-01119610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of flexible probes for eddy current testing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+                <w:t xml:space="preserve">Modélisation comportementale non linéaire de moteurs asynchrones à cage pour le pré-dimensionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edouard Demaldent</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099312v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mortar Edge Element Method with Overlapping for Time Domain Magnetodynamic Calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pré-dimensionnement d'une machine synchrone à aimants permanents validé par un modèle dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Estival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Christophe</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Sehab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Barbedette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEM 2014 : Conference on Electro Magnetics 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cp.2014.0187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01093425v1</w:t>
+                <w:t xml:space="preserve">hal-01065252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de défauts par mesures de champ</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+                <w:t xml:space="preserve">Modeling of flexible probes for eddy current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014) - SEEDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. p. 6</w:t>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119610v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation comportementale non linéaire de moteurs asynchrones à cage pour le pré-dimensionnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Mortar Edge Element Method with Overlapping for Time Domain Magnetodynamic Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEM 2014 : Conference on Electro Magnetics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, London, United Kingdom. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2014.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065209v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortar FEs on Overlapping Meshes: Application to Magnetodynamic</w:t>
               </w:r>
@@ -7042,51 +7042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-intrusive Diagnosis of a PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7918,386 +7918,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FEM modelling of printed coils for eddy current testing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+                <w:t xml:space="preserve">Radial output space mapping for electromechanical systems design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edouard Demaldent</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numelec 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">OIPE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Gand, Belgium. pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779582v1</w:t>
+                <w:t xml:space="preserve">hal-00779592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial output space mapping for electromechanical systems design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Remy</w:t>
+                <w:t xml:space="preserve">PMSM cogging torque reduction: Comparison between different shapes of magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OIPE 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">REVET 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. pp.206 - 211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REVET.2012.6195272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779592v1</w:t>
+                <w:t xml:space="preserve">hal-00779586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMSM cogging torque reduction: Comparison between different shapes of magnet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Ben Salah</w:t>
+                <w:t xml:space="preserve">Efficient FEM modelling of printed coils for eddy current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVET 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numelec 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/REVET.2012.6195272⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00779586v1</w:t>
+                <w:t xml:space="preserve">hal-00779582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design approach of an axial flux motor for electrical powertrain vehicle</w:t>
               </w:r>
@@ -10124,103 +10124,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multiphysique d'un moteur synchrone à flux axial et à aimants permanents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maloberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Condamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Kobylanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées Électrotechnique du Futur, EF2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Compiègne, France. 8 p</w:t>
@@ -11183,51 +11183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Sizing of Permanent Magnet Synchronous Machine under Mass Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Estival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11235,51 +11235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Sehab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Barbedette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Recent Advances in Aerospace Actuation Systems and Components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11304,51 +11304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-dimensionnement d’une machine synchrone à aimants permanents validé par un modèle dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Estival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11356,51 +11356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Sehab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Barbedette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11740,51 +11740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Lahlou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16247993" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Biczyski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sehab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whidborne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Luk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9689604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2909407" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007787" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.S. Baghel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sai Ram" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kulkarni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krebs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.03.048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2906860" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2274" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2655339" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Belhadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hannoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-016-0504-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.03.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2486838" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.18.179-197" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01246996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150390" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8A47670AEBEC273A06A5173A3CCEE508A52079A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355497" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2013-0192" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283246" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099318v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141921" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271826v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120440" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD59B3D0465458D48A00DD150C54BC4B097908D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2012.2196283" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1480" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175907" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2074189" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711558v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2145387" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Condamin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kobylanski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.183-214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5QWFXFGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447231v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Wilson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beedoe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bossingham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougteb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carroll" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002886v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Porter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Christie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Z. Huang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koontz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Pugh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Schroeder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508671v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Whidborne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012065" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508436v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Chahba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Akrad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khanchoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02394005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506700" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707811v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2017.8330888" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404687v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004701" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8001870" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336191v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336207v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2015.7409096" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531331v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065252v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estival" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099312v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093425v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0187" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065209v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065260v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininger Xavier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244966v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960173" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104506v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103669v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0227" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099221v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065204v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932675v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932659v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556201" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779582v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779592v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chabchoub" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ben Salah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Neji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195272" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779585v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Cecco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350285" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Belhadi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kolli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6349873" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779583v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350311" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712509v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712535v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712521v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712534v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712512v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Battelier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712507v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712511v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712508v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555681v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555706v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555710v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555707v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joszef Pavo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina Vargas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555708v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447253v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447251v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisc Boloni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447252v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002888v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003626v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Matis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Christie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004505v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cailiu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01405711v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104512v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104517v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104515v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bracco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charrier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrecht" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maitte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe-Argenvillier Christophe-Argenvillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Lahlou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16247993" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Biczyski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sehab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whidborne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Luk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/9689604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2909407" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007787" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.S. Baghel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sai Ram" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kulkarni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krebs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.03.048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2906860" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2274" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2655339" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Belhadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Hannoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-016-0504-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.03.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2486838" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.18.179-197" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01246996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150390" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8A47670AEBEC273A06A5173A3CCEE508A52079A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355497" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2013-0192" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Christophe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283246" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099318v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zaidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141921" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271826v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120440" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD59B3D0465458D48A00DD150C54BC4B097908D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2012.2196283" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2012-1480" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175907" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2074189" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maloberti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Condamin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kobylanski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.183-214" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5QWFXFGP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2145387" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447231v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Wilson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beedoe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bossingham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougteb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carroll" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002886v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Porter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Christie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Z. Huang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koontz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Pugh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Schroeder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508671v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Whidborne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012065" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508436v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Chahba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Akrad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khanchoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02394005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506700" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707811v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2017.8330888" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404687v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004701" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8001870" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336191v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336207v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2015.7409096" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531331v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Estival" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099312v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0187" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065260v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininger Xavier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244966v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960173" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104506v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103669v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0227" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099221v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065204v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932675v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932659v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556201" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779592v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779586v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chabchoub" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ben Salah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Neji" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195272" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779582v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779585v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Cecco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350285" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Belhadi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kolli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6349873" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779583v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350311" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712509v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712535v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712521v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712534v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712512v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Battelier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712507v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712511v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712508v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555681v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555706v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555710v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555707v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joszef Pavo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina Vargas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555708v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447253v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447251v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisc Boloni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benabou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447252v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002888v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003626v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Matis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Christie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004505v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cailiu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01405711v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104512v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104517v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104515v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bracco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charrier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrecht" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maitte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>