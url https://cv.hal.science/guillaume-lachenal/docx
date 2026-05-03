--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -170,51 +170,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Atlas Monde</w:t>
+              <w:t xml:space="preserve">, 2023, Atlas Monde, 9782746763173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -368,51 +368,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique des épidémies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Autrement, pp.6-7, A paraître</w:t>
+              <w:t xml:space="preserve">, Autrement, pp.6-7, A paraître, 9782746763173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -450,51 +450,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique des épidémies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Autrement, pp.10-11, A paraître</w:t>
+              <w:t xml:space="preserve">, Autrement, pp.10-11, A paraître, 9782746763173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -561,186 +561,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médecine des évidences</w:t>
+                <w:t xml:space="preserve">L'histoire immobile du coronavirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lachenal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Céline Lefève; François Thoreau; Alexis Zimmer. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Bonneuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les humanités médicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Doin, pp.127 - 137, 2020</w:t>
+              <w:t xml:space="preserve">Comment faire?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Seuil, pp.62 - 70, 2020, 9782021471526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03570817v1</w:t>
+                <w:t xml:space="preserve">hal-03237371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire immobile du coronavirus</w:t>
+                <w:t xml:space="preserve">La médecine des évidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lachenal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Christophe Bonneuil. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Lefève; François Thoreau; Alexis Zimmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment faire?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Seuil, pp.62 - 70, 2020, 9782021471526</w:t>
+              <w:t xml:space="preserve">Les humanités médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Doin, pp.127 - 137, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237371v1</w:t>
+                <w:t xml:space="preserve">hal-03570817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pénicilline</w:t>
               </w:r>
@@ -789,182 +789,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1993. La restriction des soins aux migrants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations of epidemics as techniques of neo-liberal government</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lachenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Keck, A. Kelly et C. Lynteris (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire musée d'une histoire commune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Seuil, pp.434 - 438, 2019, 9782021441239</w:t>
+              <w:t xml:space="preserve">The Anthropology of Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2019, 9781138616677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03567029v1</w:t>
+                <w:t xml:space="preserve">hal-04021945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of epidemics as techniques of neo-liberal government</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1993. La restriction des soins aux migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lachenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Anthropology of Epidemics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2019, 9781138616677</w:t>
+              <w:t xml:space="preserve">Faire musée d'une histoire commune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Seuil, pp.434 - 438, 2019, 9782021441239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021945v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2018. Lexique et accents du français</w:t>
               </w:r>
@@ -1197,51 +1197,51 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faeeza Ballim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1, pp.211-215. </w:t>
+              <w:t xml:space="preserve">, 2025, 177, pp.211-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/polaf.177.0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
@@ -2956,51 +2956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04143643v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lachenal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Goff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/atlas-historique-des-epidemies/9782746763173" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03918069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Smeall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781478022480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03918121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03918126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03917900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03237371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570830v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guitard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Samuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Edward" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faeeza Ballim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.177.0211" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Schultz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillouet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cape" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.246.0269" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26667711-20241172" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03229014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/bhm.2020.0089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03237108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besombes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-320027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leoz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Feyertag" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maucl&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj-Pouye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver G Pybus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z10XTWMS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nerrienet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.10.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS3B90FS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jermie Mfoupouendoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20343" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HKHR6CRP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03700760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom K. W. Kfutwah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02871355v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03917986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04143643v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lachenal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Goff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/atlas-historique-des-epidemies/9782746763173" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03918069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Smeall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781478022480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03918121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03918126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03917900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03237371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570830v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guitard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Samuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Edward" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faeeza Ballim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.177.0211" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Schultz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillouet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cape" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.246.0269" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26667711-20241172" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03229014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/bhm.2020.0089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03237108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besombes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-320027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leoz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Feyertag" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maucl&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mbodj-Pouye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver G Pybus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z10XTWMS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nerrienet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.10.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS3B90FS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jermie Mfoupouendoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20343" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HKHR6CRP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03700760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom K. W. Kfutwah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02871355v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03917986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>