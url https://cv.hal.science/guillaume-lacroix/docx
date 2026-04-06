--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -987,342 +987,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Bricoles de recherches : doit-on se raconter des histoires ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Dang Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire méthodologique du Lab'Urba, 1ère édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab'Urba, Mar 2023, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04858427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Organisation de la Conférence-débat de la Chaire Aménager le Grand Paris, « Le financement de l’aménagement en débat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat de la Chaire Aménager le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Pavillon de l’Arsenal, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-organisation et animation : « Objectif ZAN et aménagement des quartiers de gare dans le futur schéma directeur d’Île-de-France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire méthodologique du Lab'Urba, 1ère édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lab'Urba, Mar 2023, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Première Rencontre L’Institut Paris Region /École d’Urbanisme de Paris /Chaire Aménager le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager la deuxième couronne francilienne comme une start-up ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales en Urbanisme de l'APERAU 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922672v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04323121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Chaire et en CIFRE. Quelques réflexions sur des recompositions de l'action collective au miroir de la recherche partenariale.</w:t>
               </w:r>
@@ -1811,204 +1811,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02164840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’ingénierie au prisme des usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La figure de "l’usager" bouscule-t-elle l’ingénierie ? Construction et usages de la notion par les acteurs de la fabrique urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRINGAU et laboratoire EVS, Mar 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction du séminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Thébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupe de Recherche sur l’Ingénierie en Urbanisme et Aménagement (GRINGAU) « La figure de ‘‘l’usager’’ bouscule-t-elle l’ingénierie ? Construction et usages de la notion par les acteurs de la fabrique urbaine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124362v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01888121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les appropriations multiples de l'injonction à &amp;quot;l'usager&amp;quot; dans la mise en œuvre de l'action publique urbaine : le retour d'une ingénierie urbaine</w:t>
               </w:r>
@@ -2372,165 +2372,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les référentiels de l’ingénierie à l’épreuve des appropriations du développement durable. Les ingénieurs face à la commande publique et aux architectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrièmes rencontres interdisciplinaires doctorales de l’architecture et de l’aménagement durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Vaulx-en-Velin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les promesses des ingénieristes à l’épreuve des appels d’offres. Une ressource paradoxale pour la trajectoire de l'ingénierie vers le conseil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupe de Recherche sur l’Ingénierie en Urbanisme et Aménagement (GRINGAU) sur « Le rapport de l’ingénierie au(x) client(s) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, NANTERRE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124312v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02124315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ethnographie d’entreprise face à ses épreuves. Ouverture de la ‘&amp;quot;boîte noire&amp;quot; d’une enquête commandée, salariée et impliquée</w:t>
               </w:r>
@@ -3359,51 +3359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pétillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3739,51 +3739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pétillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4042,51 +4042,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager la deuxième couronne francilienne comme une start-up ? L’ancienne base aérienne de Brétigny (Essonne) et son aménageur, la SPL Air 217</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5292,51 +5292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'ingénierie urbaine et territoriale», in Qui aménage le Grand Paris ?, Webdocumentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Dang Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaire Aménager le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5374,51 +5374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webdocumentaire : Qui aménage le Grand Paris ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Dang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5728,51 +5728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bataille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703466v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124350v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;tillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang Vu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Gomes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meyrignac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04323006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321217v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486144v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02164815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bataille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703466v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922672v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124350v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;tillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang Vu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Gomes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meyrignac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04323006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321217v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486144v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02164815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>