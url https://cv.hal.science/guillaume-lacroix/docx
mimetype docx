--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -426,191 +426,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caractériser un premier cycle de production de logements du Grand Paris (2010-2020) : entre secteur diffus et opérations globales, quelle(s) articulation(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béhar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Métropole entre deux régimes : la densification qu’on n’a pas vu venir ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire de l'axe 2 de la plateforme POPSU Grand Paris (Programme POPSU Transitions), Mar 2024, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Organisateur et discutant de la Projection-débat du film de recherche « L’aménageur et l’agriculteur : l’Envol » (SPL Air 217)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Balteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projection-débat du film de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole d’Urbanisme de Paris, May 2024, Bretigny-sur-Orge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617251v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04703466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et animation du Forum</w:t>
               </w:r>
@@ -987,342 +987,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organisation de la Conférence-débat de la Chaire Aménager le Grand Paris, « Le financement de l’aménagement en débat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat de la Chaire Aménager le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Pavillon de l’Arsenal, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Bricoles de recherches : doit-on se raconter des histoires ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Dang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire méthodologique du Lab'Urba, 1ère édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lab'Urba, Mar 2023, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04858427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménager la deuxième couronne francilienne comme une start-up ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence-débat de la Chaire Aménager le Grand Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Pavillon de l’Arsenal, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales en Urbanisme de l'APERAU 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-organisation et animation : « Objectif ZAN et aménagement des quartiers de gare dans le futur schéma directeur d’Île-de-France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Rencontre L’Institut Paris Region /École d’Urbanisme de Paris /Chaire Aménager le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323121v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03922672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Chaire et en CIFRE. Quelques réflexions sur des recompositions de l'action collective au miroir de la recherche partenariale.</w:t>
               </w:r>
@@ -2290,50 +2290,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les promesses des ingénieristes à l’épreuve des appels d’offres. Une ressource paradoxale pour la trajectoire de l'ingénierie vers le conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Groupe de Recherche sur l’Ingénierie en Urbanisme et Aménagement (GRINGAU) sur « Le rapport de l’ingénierie au(x) client(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, NANTERRE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les référentiels de l’ingénierie à l’épreuve des appropriations du développement durable. Les ingénieurs face à la commande publique et aux architectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrièmes rencontres interdisciplinaires doctorales de l’architecture et de l’aménagement durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Vaulx-en-Velin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Comprendre l’ingénierie urbaine et ses évolutions par son rapport aux SHS »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2342,195 +2480,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRINGAU, CRENAU-ENSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888097v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02124312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ethnographie d’entreprise face à ses épreuves. Ouverture de la ‘&amp;quot;boîte noire&amp;quot; d’une enquête commandée, salariée et impliquée</w:t>
               </w:r>
@@ -2579,165 +2579,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intervention à la table ronde du Café Jeunes Chercheurs « L’habitat, une chance pour les jeunes chercheurs ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum du Réseau Français de Recherche Habitat-Logement (REHAL) « Habitat et logement : Les 25 prochaines années »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un mot d’ordre pour les guider tous ? Les épreuves ambiguës du &amp;quot;développement durable&amp;quot; dans la commande publique d’aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École d’été du Labex Futurs Urbains « Les futurs urbains : entre persistance des inégalités, nouveaux défis d’aménagement et évolution des pratiques (individuelles et collectives) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124318v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02124344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour de l’ingénieur-conseil face aux ambiguïtés de la commande publique : les bureaux d’études au secours du monde politique ?</w:t>
               </w:r>
@@ -3327,312 +3327,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménager le Grand Paris au-delà de la zone dense : Une multiplication des opportunités et des projets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Béhar</w:t>
+                <w:t xml:space="preserve">Les mutations des métiers, des acteurs et des modes de production de la ville dans le Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pétillot</w:t>
+                <w:t xml:space="preserve">Hélène Dang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro S Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Le Grand Paris, chemin faisant »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Paris, France. , 2021</w:t>
+              <w:t xml:space="preserve">, 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299405v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">hal-03333676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Atlas du Grand Paris : une synthèse collective des transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Le Grand Paris, chemin faisant »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménager le Grand Paris au-delà de la zone dense : Une multiplication des opportunités et des projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dang Vu</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pétillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro S Gomes</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Le Grand Paris, chemin faisant »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Paris, France. </w:t>
+              <w:t xml:space="preserve">, 2021, Paris, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333676v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chaire Aménager le Grand Paris</w:t>
               </w:r>
@@ -3644,51 +3644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Souami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Béhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Le Grand Paris, chemin faisant »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3713,77 +3713,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager le Grand Paris au-delà de la zone dense : Comment sortir du sentier de dépendance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pétillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3935,51 +3935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie territoriale et urbaine, la grande introspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Meyrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4042,51 +4042,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager la deuxième couronne francilienne comme une start-up ? L’ancienne base aérienne de Brétigny (Essonne) et son aménageur, la SPL Air 217</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4268,51 +4268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Souami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Balteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«L'aménageur et l'agriculteur. Episode 1 : l'Envol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://collections.univ-gustave-eiffel.fr/webdoc/l_amenageur_et_l_agriculteur-I/#Menu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4350,51 +4350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence-présentation de l’exposition itinérante « le Grand Paris chemin faisant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pétillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation aux étudiantes et étudiants de Master 1 et Master 2 de l’École d’Urbanisme de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5128,51 +5128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation-débat de l’exposition itinérante « le Grand Paris chemin faisant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Souami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5204,221 +5204,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une histoire de l'ingénierie», in Qui aménage le Grand Paris ?, Webdocumentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+                <w:t xml:space="preserve">« L'ingénierie urbaine et territoriale», in Qui aménage le Grand Paris ?, Webdocumentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Dang Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaire Aménager le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486144v1</w:t>
+                <w:t xml:space="preserve">hal-04486146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'ingénierie urbaine et territoriale», in Qui aménage le Grand Paris ?, Webdocumentaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helene Dang Vu</w:t>
+                <w:t xml:space="preserve">« Une histoire de l'ingénierie», in Qui aménage le Grand Paris ?, Webdocumentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaire Aménager le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486146v1</w:t>
+                <w:t xml:space="preserve">hal-04486144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webdocumentaire : Qui aménage le Grand Paris ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Dang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5728,51 +5728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bataille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703466v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922672v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124350v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;tillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang Vu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Gomes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meyrignac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04323006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321217v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486144v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02164815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bataille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124350v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang Vu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Gomes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;tillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meyrignac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04323006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321217v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02164815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>