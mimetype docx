--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -426,782 +426,782 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organisateur et discutant de la Projection-débat du film de recherche « L’aménageur et l’agriculteur : l’Envol » (Sadev94)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projection-débat du film de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole d’Urbanisme de Paris, Jan 2024, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et animation du Forum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Souami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum acteurs-chercheurs "L’économie de l’aménagement à l’épreuve des transitions. Quelles nouvelles approches pour mesurer les valeurs des opérations d’aménagement ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Aménager le Grand Paris et le Laboratoire d’Initiatives Foncières Innovantes (LIFTI), Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisateur et discutant de la Projection-débat du film de recherche « L’aménageur et l’agriculteur : l’Envol » (SPL Air 217)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Balteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projection-débat du film de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole d’Urbanisme de Paris, May 2024, Bretigny-sur-Orge, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caractériser un premier cycle de production de logements du Grand Paris (2010-2020) : entre secteur diffus et opérations globales, quelle(s) articulation(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Béhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Métropole entre deux régimes : la densification qu’on n’a pas vu venir ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire de l'axe 2 de la plateforme POPSU Grand Paris (Programme POPSU Transitions), Mar 2024, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Organisateur et discutant de la Projection-débat du film de recherche « L’aménageur et l’agriculteur : l’Envol » (SPL Air 217)</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation de la Conférence-débat de la Chaire Aménager le Grand Paris, « Le financement de l’aménagement en débat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat de la Chaire Aménager le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Pavillon de l’Arsenal, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bricoles de recherches : doit-on se raconter des histoires ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Balteau</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Dang Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire méthodologique du Lab'Urba, 1ère édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab'Urba, Mar 2023, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04858427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et animation de la Projection-débat du film de recherche « L’aménageur et l’agriculteur : l’Envol »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projection-débat du film de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecole d’Urbanisme de Paris, May 2024, Bretigny-sur-Orge, France</w:t>
+              <w:t xml:space="preserve">, Ecole d’Urbanisme de Paris, Nov 2023, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-organisation « Vers des densifications résidentielles en grande couronne francilienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième Rencontre L’Institut Paris Region / École d’Urbanisme de Paris / Chaire Aménager le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’urbanisme tout contre les Intelligences Artificielles. Un retour réflexif sur une expérimentation d’écriture créative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la pédagogie 2023 de l'Université Gustave Eiffel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager la deuxième couronne francilienne comme une start-up ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1390,64 +1390,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalités de financement et les investisseurs en projets urbains dans le Grand Paris : de l’immobilier à l’aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Souami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Llorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1811,50 +1811,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02164840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction de la séance de séminaire du LAVUE : « Évolutions et enjeux des relations entre acteurs publics et privés en architecture et urbanisme : de la commande publique aux Partenariats Public-Privé et Appels à Projets Innovants »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième séance du séminaire du LAVUE sur les Appels à Manifestation d’Intérêt et Appels à Projets Innovants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la séance de séminaire autour des notions de fabrication, production et conception (architecturale et urbaine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’axe "FabricationS de l’urbain" du LAVUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’ingénierie au prisme des usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1876,155 +2014,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La figure de "l’usager" bouscule-t-elle l’ingénierie ? Construction et usages de la notion par les acteurs de la fabrique urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRINGAU et laboratoire EVS, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du séminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Thébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupe de Recherche sur l’Ingénierie en Urbanisme et Aménagement (GRINGAU) « La figure de ‘‘l’usager’’ bouscule-t-elle l’ingénierie ? Construction et usages de la notion par les acteurs de la fabrique urbaine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les appropriations multiples de l'injonction à &amp;quot;l'usager&amp;quot; dans la mise en œuvre de l'action publique urbaine : le retour d'une ingénierie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2053,484 +2191,346 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIe Biennale de de la sociologie de l’urbain et des territoires (RT9/AFS) - Atelier doctoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01972707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la table ronde « Quelle trace laisse le travail du chercheur, du doctorant, dans l’entreprise d’accueil ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « La collaboration entre chercheurs et acteurs professionnels » organisé par le LET-LAVUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comprendre l’ingénierie urbaine et ses évolutions par son rapport aux SHS »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième séance du séminaire du LAVUE sur les Appels à Manifestation d’Intérêt et Appels à Projets Innovants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GRINGAU, CRENAU-ENSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les promesses des ingénieristes à l’épreuve des appels d’offres. Une ressource paradoxale pour la trajectoire de l'ingénierie vers le conseil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupe de Recherche sur l’Ingénierie en Urbanisme et Aménagement (GRINGAU) sur « Le rapport de l’ingénierie au(x) client(s) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, NANTERRE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les référentiels de l’ingénierie à l’épreuve des appropriations du développement durable. Les ingénieurs face à la commande publique et aux architectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes rencontres interdisciplinaires doctorales de l’architecture et de l’aménagement durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Vaulx-en-Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124315v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01888097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ethnographie d’entreprise face à ses épreuves. Ouverture de la ‘&amp;quot;boîte noire&amp;quot; d’une enquête commandée, salariée et impliquée</w:t>
               </w:r>
@@ -2579,165 +2579,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un mot d’ordre pour les guider tous ? Les épreuves ambiguës du &amp;quot;développement durable&amp;quot; dans la commande publique d’aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École d’été du Labex Futurs Urbains « Les futurs urbains : entre persistance des inégalités, nouveaux défis d’aménagement et évolution des pratiques (individuelles et collectives) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Pornichet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intervention à la table ronde du Café Jeunes Chercheurs « L’habitat, une chance pour les jeunes chercheurs ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum du Réseau Français de Recherche Habitat-Logement (REHAL) « Habitat et logement : Les 25 prochaines années »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124344v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02124318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour de l’ingénieur-conseil face aux ambiguïtés de la commande publique : les bureaux d’études au secours du monde politique ?</w:t>
               </w:r>
@@ -2868,385 +2868,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Animation de la table ronde « L’imbrication avec le terrain : à la recherche d’une posture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La recherche en funambule : établir une approche critique tout en étant engagé par et dans son terrain. Le cas des thèses CIFRE en sciences humaines et sociales » organisé par l'Association des Doctorants CIFRE en Sciences Humaines et Sociales (ADCIFRE SHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le flou de l’aménagement urbain durable en pratique(s) : une entrée par les décalages perçus lors de réponses aux marchés publics d’ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre doctorale en urbanisme-aménagement de l'APERAU 2015 - Rencontres Internationales en Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Promotion de l’Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU-Internationale), Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01273585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le doctorat en CIFRE : entre négociations, itérations et réflexivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral de Mosaïques/LAVUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le flou de l’aménagement urbain durable en pratique(s) : une entrée par les décalages perçus lors de réponses aux marchés publics d’ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre doctorale en urbanisme-aménagement de l’Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU), Rencontres Internationales en Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer le développement durable dans la commande publique d’aménagement&amp;quot; : origines, traductions et effets d’un mot d’ordre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier doctoral du Réseau Thématique 9 de l’Association Française de Sociologie « Les mots d’ordre urbains et la construction de l’objet de recherche »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124323v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02124417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la fabrique des territoires durables : une ouverture de la &amp;quot;boîte noire&amp;quot; de la commande publique locale d’expertise en développement durable</w:t>
               </w:r>
@@ -3327,368 +3327,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutations des métiers, des acteurs et des modes de production de la ville dans le Grand Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+                <w:t xml:space="preserve">Aménager le Grand Paris au-delà de la zone dense : Une multiplication des opportunités et des projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dang Vu</w:t>
+                <w:t xml:space="preserve">Anne Pétillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro S Gomes</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Le Grand Paris, chemin faisant »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Paris, France. </w:t>
+              <w:t xml:space="preserve">, 2021, Paris, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333676v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">hal-03299405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Atlas du Grand Paris : une synthèse collective des transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Le Grand Paris, chemin faisant »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations des métiers, des acteurs et des modes de production de la ville dans le Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Daniel Béhar</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pétillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+                <w:t xml:space="preserve">Pedro S Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Le Grand Paris, chemin faisant »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Paris, France. , 2021</w:t>
+              <w:t xml:space="preserve">, 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299405v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chaire Aménager le Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Souami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Béhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Le Grand Paris, chemin faisant »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3713,77 +3713,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager le Grand Paris au-delà de la zone dense : Comment sortir du sentier de dépendance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pétillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3935,51 +3935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie territoriale et urbaine, la grande introspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Meyrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4042,51 +4042,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager la deuxième couronne francilienne comme une start-up ? L’ancienne base aérienne de Brétigny (Essonne) et son aménageur, la SPL Air 217</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4255,64 +4255,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webdocumentaire : &amp;quot;L'aménageur et l'agriculteur. Episode 1 : l'Envol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Souami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Balteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«L'aménageur et l'agriculteur. Episode 1 : l'Envol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://collections.univ-gustave-eiffel.fr/webdoc/l_amenageur_et_l_agriculteur-I/#Menu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4331,360 +4331,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Podcast Interfaces, S2-Ep.3 : Vers où va-t-on ? Une scénarisation des possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast Interfaces, S2-Ep.2 : Où et comment densifier l’habitat : la controverse autour du ZAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conférence-présentation de l’exposition itinérante « le Grand Paris chemin faisant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pétillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation aux étudiantes et étudiants de Master 1 et Master 2 de l’École d’Urbanisme de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Podcast Interfaces, S2-Ep.1 : Construire et habiter en Grande Couronne, hier et aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aragau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Driant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Driant</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04322952v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04322971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Podcast Interfaces, S01-Ep.1 : Comment les espaces verts publics peuvent-ils améliorer notre santé en ville et comment concevoir leur usage pour toutes et tous ?</w:t>
               </w:r>
@@ -4977,51 +4977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation-débat de l’exposition itinérante « le Grand Paris chemin faisant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Souami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans le cadre de la « conférence Grand Paris » ouverte aux collaborateurs du Groupe Société Générale et de Sogeprom, Paris la Défense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5040,437 +5040,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Webdocumentaire : Qui aménage le Grand Paris ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Dang Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qui aménage le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://chaire-grandparis.fr/webdocumentaire-qui-amenage-le-grand-paris/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation-débat de l’exposition itinérante « le Grand Paris chemin faisant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">lors des journées portes ouvertes de la Fabrique du Métro (Société du Grand Paris), Saint-Ouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation-débat de l’exposition itinérante « le Grand Paris chemin faisant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Souami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité d’Orientation stratégique de Grand Paris Habitat et de CDC Habitat, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Helene Dang Vu</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une histoire de l'ingénierie», in Qui aménage le Grand Paris ?, Webdocumentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaire Aménager le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'ingénierie urbaine et territoriale», in Qui aménage le Grand Paris ?, Webdocumentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Dang Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaire Aménager le Grand Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Gomes</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-04288217v1</w:t>
+                <w:t xml:space="preserve">hal-04486146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5728,51 +5728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bataille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124350v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang Vu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Gomes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;tillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meyrignac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04323006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321217v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02164815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bataille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124365v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124362v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124350v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;tillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang Vu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Gomes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meyrignac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323027v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04323006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288217v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321217v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04322994v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02164815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>