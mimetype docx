--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -1074,131 +1074,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multihost experimental evolution of a plant RNA virus reveals local adaptation and host-specific mutations.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of the establishment of systemic Potyvirus infection: independent yet cumulative action of primary infection sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tromas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago F Elena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark P Zwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (5), pp.1481-92. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (23), pp.12912-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msr314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02207-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645666v1</w:t>
+                <w:t xml:space="preserve">hal-02645738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultradeep sequencing analysis of population dynamics of virus escape mutants in RNAi-mediated resistant plants.</w:t>
               </w:r>
@@ -1312,144 +1325,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the establishment of systemic Potyvirus infection: independent yet cumulative action of primary infection sites.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multihost experimental evolution of a plant RNA virus reveals local adaptation and host-specific mutations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago F Elena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark P Zwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (23), pp.12912-22. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (5), pp.1481-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02207-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msr314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645738v1</w:t>
+                <w:t xml:space="preserve">hal-02645666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in accumulation and virulence determine the outcome of competition during Tobacco etch virus coinfection.</w:t>
               </w:r>
@@ -2394,51 +2394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lafforgue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F Elena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783597v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091959" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Hu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211725" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mengual-Chuli&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G Bravo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0605-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. Vale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gatchitch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.1270" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tromas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Zwart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F. Elena" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004186" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-46" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Wen Niu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Hai Chua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Dar&#242;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00914-13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr314" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J Morelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez-Candelas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02207-12" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644250v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Sardany&#233;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017917" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca de La Iglesia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05326-11" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n Carrasco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Cuevas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-10-0214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Torres-Zabala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Truman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H Bennett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Mansfield" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601575" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lafforgue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F Elena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783597v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091959" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Hu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211725" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mengual-Chuli&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G Bravo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0605-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. Vale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gatchitch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.1270" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tromas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Zwart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F. Elena" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004186" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-46" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Wen Niu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Hai Chua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Dar&#242;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00914-13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02207-12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J Morelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez-Candelas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr314" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644250v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Sardany&#233;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017917" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca de La Iglesia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05326-11" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n Carrasco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Cuevas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-10-0214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Torres-Zabala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Truman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H Bennett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Mansfield" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601575" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>