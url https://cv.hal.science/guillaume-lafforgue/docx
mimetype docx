--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -836,620 +836,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic but not phenotypic historical contingency revealed by viral experimental evolution.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the effectiveness of artificial microRNA (amiR)-mediated resistance against &amp;lt;em&amp;gt;Turnip mosaic virus&amp;lt;/em&amp;gt; by combining two amiRs or by targeting highly conserved viral genomic regions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Wen Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam-Hai Chua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Antonio Daròs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-13-46⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (14), pp.8254-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00914-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642685v1</w:t>
+                <w:t xml:space="preserve">hal-02646612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the effectiveness of artificial microRNA (amiR)-mediated resistance against &amp;lt;em&amp;gt;Turnip mosaic virus&amp;lt;/em&amp;gt; by combining two amiRs or by targeting highly conserved viral genomic regions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotypic but not phenotypic historical contingency revealed by viral experimental evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago F Elena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (14), pp.8254-6. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00914-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-13-46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646612v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the establishment of systemic Potyvirus infection: independent yet cumulative action of primary infection sites.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultradeep sequencing analysis of population dynamics of virus escape mutants in RNAi-mediated resistant plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco J Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando González-Candelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam-Hai Chua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.02207-12⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (11), pp.3297-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/mss135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645738v1</w:t>
+                <w:t xml:space="preserve">hal-02648532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultradeep sequencing analysis of population dynamics of virus escape mutants in RNAi-mediated resistant plants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Martinez</w:t>
+                <w:t xml:space="preserve">Multihost experimental evolution of a plant RNA virus reveals local adaptation and host-specific mutations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago F Elena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 29 (11), pp.3297-307. </w:t>
+              <w:t xml:space="preserve">, 2012, 29 (5), pp.1481-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/mss135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msr314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648532v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multihost experimental evolution of a plant RNA virus reveals local adaptation and host-specific mutations.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of the establishment of systemic Potyvirus infection: independent yet cumulative action of primary infection sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tromas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago F Elena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark P Zwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (5), pp.1481-92. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (23), pp.12912-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msr314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02207-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645666v1</w:t>
+                <w:t xml:space="preserve">hal-02645738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in accumulation and virulence determine the outcome of competition during Tobacco etch virus coinfection.</w:t>
               </w:r>
@@ -1552,90 +1552,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempo and mode of plant RNA virus escape from RNA interference-mediated resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Sardanyés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca de La Iglesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Wen Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (19), pp.9686-95. </w:t>
@@ -2394,51 +2394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lafforgue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F Elena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783597v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091959" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Hu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211725" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mengual-Chuli&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G Bravo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0605-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. Vale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gatchitch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.1270" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tromas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Zwart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F. Elena" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004186" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-46" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Wen Niu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Hai Chua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Dar&#242;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00914-13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02207-12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J Morelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez-Candelas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr314" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644250v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Sardany&#233;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017917" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca de La Iglesia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05326-11" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n Carrasco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Cuevas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-10-0214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Torres-Zabala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Truman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H Bennett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Mansfield" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601575" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lafforgue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F Elena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783597v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091959" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Hu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211725" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mengual-Chuli&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G Bravo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0605-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. Vale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gatchitch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.1270" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tromas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Zwart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F. Elena" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004186" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Wen Niu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Hai Chua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Dar&#242;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00914-13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-46" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J Morelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez-Candelas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr314" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02207-12" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644250v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Sardany&#233;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017917" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca de La Iglesia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05326-11" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n Carrasco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Cuevas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-10-0214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Torres-Zabala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Truman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H Bennett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Mansfield" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601575" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>