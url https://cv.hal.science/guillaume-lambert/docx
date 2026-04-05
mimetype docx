--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of laser plasma accelerated electrons for light sources</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of ellipticity in high-order harmonic generation driven by two linearly polarized fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loulergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Labat</w:t>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roussel</w:t>
+                <w:t xml:space="preserve">S. Stremoukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03776-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763699v1</w:t>
+                <w:t xml:space="preserve">hal-01818789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of ellipticity in high-order harmonic generation driven by two linearly polarized fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Gauthier</w:t>
+                <w:t xml:space="preserve">Control of laser plasma accelerated electrons for light sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Spezzani</w:t>
+                <w:t xml:space="preserve">A. Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alves</w:t>
+                <w:t xml:space="preserve">E. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (4), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03776-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818789v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An application of laser–plasma acceleration: towards a free-electron laser amplification</w:t>
               </w:r>
@@ -1580,51 +1580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of ellipticity of high-order harmonics generated by a two-color laser field in the cross-polarized configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stremoukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94, pp.013855. </w:t>
@@ -1842,831 +1842,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Shot Polarization Characterization of XUV FEL Pulses from Crossed Polarized Undulators</w:t>
+                <w:t xml:space="preserve">Recollision-Induced Superradiance of Ionized Nitrogen Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ferrari</w:t>
+                <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Allaria</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Diviacco</w:t>
+                <w:t xml:space="preserve">Pengji Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep13531⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.133203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.133203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877915v1</w:t>
+                <w:t xml:space="preserve">hal-01204958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Nejdl</w:t>
+                <w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394716v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Gautier</w:t>
+                <w:t xml:space="preserve">Single Shot Polarization Characterization of XUV FEL Pulses from Crossed Polarized Undulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Allaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nejdl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Kozlova</w:t>
+                <w:t xml:space="preserve">J. Buck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Ninno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diviacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep13531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839991v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">Adrien Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nejdl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.817 - 821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164374v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recollision-Induced Superradiance of Ionized Nitrogen Molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Liu</w:t>
+                <w:t xml:space="preserve">E. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nejdl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengji Ding</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
+                <w:t xml:space="preserve">M. Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115, pp.133203. </w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.133203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204958v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t>
+                <w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vodungbo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Mahieu</w:t>
+                <w:t xml:space="preserve">L. Giannessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.7786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164378v1</w:t>
+                <w:t xml:space="preserve">hal-01164374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the Polarization of a Vacuum-Ultraviolet, High-Gain, Free-Electron Laser</w:t>
               </w:r>
@@ -3592,177 +3592,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">A proposal for multi-tens of GW fully coherent femtosecond soft X-ray lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
+                <w:t xml:space="preserve">M. Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Lozano</w:t>
+                <w:t xml:space="preserve">L. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pittman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. T. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (11), pp.764-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2012.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743509v1</w:t>
+                <w:t xml:space="preserve">hal-01164099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the electron energy by controlling the density perturbation position in laser plasma accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brijesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3811,210 +3811,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (6), pp.063104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4725421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for multi-tens of GW fully coherent femtosecond soft X-ray lasers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Li</w:t>
+                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pittman</w:t>
+                <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. T. T. Le</w:t>
+                <w:t xml:space="preserve">Magali Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (11), pp.764-767. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2012.246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164099v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear harmonic generation in a free-electron laser seeded with high harmonic radiation</w:t>
               </w:r>
@@ -4128,645 +4128,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavefront analysis of nonlinear self-amplified spontaneous-emission free-electron laser harmonics in the single-shot regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bachelard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Labat</w:t>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.106.234801⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964906v1</w:t>
+                <w:t xml:space="preserve">hal-00746804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Corde</w:t>
+                <w:t xml:space="preserve">Wavefront analysis of nonlinear self-amplified spontaneous-emission free-electron laser harmonics in the single-shot regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bachelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thaury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">M.-E. Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.215004. </w:t>
+              <w:t xml:space="preserve">, 2011, 106 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.106.234801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166876v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-gain harmonic-generation free-electron laser seeded by harmonics generated in gas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Labat</w:t>
+                <w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bellaveglia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Ciocci</w:t>
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 107 (22), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.107.224801⟩</w:t>
+              <w:t xml:space="preserve">, 2011, pp.215004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964902v1</w:t>
+                <w:t xml:space="preserve">hal-01166876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">High-gain harmonic-generation free-electron laser seeded by harmonics generated in gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellaveglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Valentin</w:t>
+                <w:t xml:space="preserve">F. Ciocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.107.224801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746804v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t>
@@ -4804,51 +4804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of natural and forced amplification regimes in plasma-based soft-x-ray lasers seeded by high-order harmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4932,350 +4932,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (6), pp.063833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523293v1</w:t>
+                <w:t xml:space="preserve">hal-00508797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00508797v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5352,64 +5352,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5480,161 +5480,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seed level requirement for improving the temporal coherence of a Free-Electron Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Constance Valentin</w:t>
+                <w:t xml:space="preserve">Takao Tanikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 88 (5), pp.54002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/88/54002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508899v1</w:t>
+                <w:t xml:space="preserve">hal-00573027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t>
               </w:r>
@@ -5672,51 +5672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Hauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (8), pp.083033. </w:t>
@@ -5748,161 +5748,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed level requirement for improving the temporal coherence of a Free-Electron Laser</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takao Tanikawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Tanaka</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 88 (5), pp.54002. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/88/54002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573027v1</w:t>
+                <w:t xml:space="preserve">hal-00508899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration des atomes de radon implantés dans les cristaux par énergie de recul</w:t>
               </w:r>
@@ -6610,51 +6610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress of the LUNEX5 Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-E. Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6735,51 +6735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LUNEX5: A French FEL Test Facility Light Source Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7244,64 +7244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation spatio-temporelle d'un laser XUV injecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7417,51 +7417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benabderrhamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Marcouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7516,51 +7516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ARC-EN-CIEL FEL Proposal (San Diego, CA, USA. Sep. 3, 2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7893,51 +7893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Rico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.023065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Danylo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Redkin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.565942" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Berm&#250;dez Macias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088610" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02919116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395261" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab8ca0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek Espinos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kitegi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sebdaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Couprie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Evain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Briquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sali&#232;res" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013855" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Ninno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diviacco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13531" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01204958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengji Ding" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.133203" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brijesh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810791" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073040" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163759v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raimondi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svetina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cocco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.11.039" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T8L8GBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164031v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.85.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;ning" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.038001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164046v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725421" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164099v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.246" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164261v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanikawa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tanaka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/34001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964906v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Couprie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.106.234801" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaveglia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougeard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ciocci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.107.224801" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406421v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013811" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573027v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Tanikawa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/54002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00215313v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bristeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1973526" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76DF100B385A3B3FE87F99A749EDDA02B91CBF39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464430v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974699v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402003v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00973440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrahmane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassinari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herbeaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740222v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Betinelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749431v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buteau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briquez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450345v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrhamane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcouill&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125241v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chubar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garzella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jablonka" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267686v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Rico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.023065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Danylo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Redkin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.565942" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Berm&#250;dez Macias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088610" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02919116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395261" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab8ca0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek Espinos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kitegi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sebdaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Couprie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Evain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Briquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sali&#232;res" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013855" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01204958v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengji Ding" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.133203" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Ninno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diviacco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13531" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brijesh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810791" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073040" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163759v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raimondi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svetina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cocco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.11.039" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T8L8GBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164031v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.85.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;ning" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.038001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164099v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.246" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164046v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725421" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164261v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanikawa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tanaka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/34001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Couprie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.106.234801" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964902v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaveglia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougeard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ciocci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.107.224801" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406421v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013811" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573027v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Tanikawa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/54002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00215313v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bristeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1973526" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76DF100B385A3B3FE87F99A749EDDA02B91CBF39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464430v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974699v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402003v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00973440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrahmane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassinari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herbeaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740222v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Betinelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749431v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buteau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briquez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450345v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrhamane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcouill&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125241v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chubar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garzella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jablonka" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267686v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>