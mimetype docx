--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of ellipticity in high-order harmonic generation driven by two linearly polarized fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of laser plasma accelerated electrons for light sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mahieu</w:t>
+                <w:t xml:space="preserve">A. Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Stremoukhov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Alves</w:t>
+                <w:t xml:space="preserve">E. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043857⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03776-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818789v1</w:t>
+                <w:t xml:space="preserve">hal-01763699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of laser plasma accelerated electrons for light sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Andriyash</w:t>
+                <w:t xml:space="preserve">Control of ellipticity in high-order harmonic generation driven by two linearly polarized fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stremoukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loulergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Labat</w:t>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roussel</w:t>
+                <w:t xml:space="preserve">C. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03776-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763699v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An application of laser–plasma acceleration: towards a free-electron laser amplification</w:t>
               </w:r>
@@ -1580,51 +1580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of ellipticity of high-order harmonics generated by a two-color laser field in the cross-polarized configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stremoukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94, pp.013855. </w:t>
@@ -1842,4164 +1842,4030 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recollision-Induced Superradiance of Ionized Nitrogen Molecules</w:t>
+                <w:t xml:space="preserve">Single Shot Polarization Characterization of XUV FEL Pulses from Crossed Polarized Undulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Liu</w:t>
+                <w:t xml:space="preserve">E. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengji Ding</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
+                <w:t xml:space="preserve">E. Allaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Ninno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diviacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.133203⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep13531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204958v1</w:t>
+                <w:t xml:space="preserve">hal-01877915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nejdl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01164378v1</w:t>
+                <w:t xml:space="preserve">hal-04839991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Shot Polarization Characterization of XUV FEL Pulses from Crossed Polarized Undulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Ferrari</w:t>
+                <w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Allaria</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Diviacco</w:t>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giannessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 5, pp.7786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep13531⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01877915v1</w:t>
+                <w:t xml:space="preserve">hal-01164374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recollision-Induced Superradiance of Ionized Nitrogen Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tissandier</w:t>
+                <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nejdl</w:t>
+                <w:t xml:space="preserve">Pengji Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (12), pp.817 - 821. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.133203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.133203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394716v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Depresseux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">B. Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Kozlova</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839991v1</w:t>
+                <w:t xml:space="preserve">hal-01164378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Gautier</w:t>
+                <w:t xml:space="preserve">Control of the Polarization of a Vacuum-Ultraviolet, High-Gain, Free-Electron Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Allaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Diviacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Giannessi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">Carlo Callegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (4), pp.041040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.4.041040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164374v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the Polarization of a Vacuum-Ultraviolet, High-Gain, Free-Electron Laser</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Callegari</w:t>
+                <w:t xml:space="preserve">Fernando Ardana-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Finetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Mahieu</w:t>
+                <w:t xml:space="preserve">Alexandre Trisorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.4.041040⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (7), pp.073040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163727v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing electron acceleration and x-ray emission in laser-plasma accelerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Thaury</w:t>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4810791⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163773v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing electron acceleration and x-ray emission in laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brijesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (6), pp.063101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4810791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164024v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfocusing of the FERMI@Elettra FEL beam with a K–B active optics system: Spot size predictions by application of the WISE code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Ardana-Lamas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">C. Svetina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Trisorio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">N. Mahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073040⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 710, pp.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.11.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163769v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfocusing of the FERMI@Elettra FEL beam with a K–B active optics system: Spot size predictions by application of the WISE code</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Mahne</w:t>
+                <w:t xml:space="preserve">Femtosecond x rays from laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cocco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Abrami</w:t>
+                <w:t xml:space="preserve">R. Fitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.11.039⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85, pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.85.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01163759v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond x rays from laser-plasma accelerators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Comment on “Ultrafast Demagnetization Measurements Using Extreme Ultraviolet Light: Comparison of Electronic and Magnetic Contributions”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Lüning</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.85.1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (3), pp.038001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.3.038001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164031v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Ultrafast Demagnetization Measurements Using Extreme Ultraviolet Light: Comparison of Electronic and Magnetic Contributions”</w:t>
+                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.3.038001⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163746v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for multi-tens of GW fully coherent femtosecond soft X-ray lasers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. T. T. Le</w:t>
+                <w:t xml:space="preserve">Tuning the electron energy by controlling the density perturbation position in laser plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brijesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2012.246⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (6), pp.063104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4725421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164099v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the electron energy by controlling the density perturbation position in laser plasma accelerators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">A proposal for multi-tens of GW fully coherent femtosecond soft X-ray lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pittman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. T. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4725421⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (11), pp.764-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2012.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164046v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">Wavefront analysis of nonlinear self-amplified spontaneous-emission free-electron laser harmonics in the single-shot regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bachelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
+                <w:t xml:space="preserve">P. Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Lozano</w:t>
+                <w:t xml:space="preserve">M. Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-E. Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.106.234801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743509v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear harmonic generation in a free-electron laser seeded with high harmonic radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Tanikawa</w:t>
+                <w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/94/34001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.215004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164261v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">High-gain harmonic-generation free-electron laser seeded by harmonics generated in gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellaveglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Valentin</w:t>
+                <w:t xml:space="preserve">M. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ciocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.107.224801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746804v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavefront analysis of nonlinear self-amplified spontaneous-emission free-electron laser harmonics in the single-shot regime</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear harmonic generation in a free-electron laser seeded with high harmonic radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Idir</w:t>
+                <w:t xml:space="preserve">T. Tanikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-E. Couprie</w:t>
+                <w:t xml:space="preserve">T. Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.106.234801⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (3), pp.34001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/94/34001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964906v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+                <w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166876v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-gain harmonic-generation free-electron laser seeded by harmonics generated in gas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Ciocci</w:t>
+                <w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.107.224801⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964902v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Gautier</w:t>
+                <w:t xml:space="preserve">Comparison of natural and forced amplification regimes in plasma-based soft-x-ray lasers seeded by high-order harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Lozano</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.013811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820793v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of natural and forced amplification regimes in plasma-based soft-x-ray lasers seeded by high-order harmonics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Fajardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">Maxime Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ros</w:t>
+                <w:t xml:space="preserve">S. Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.013811⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406421v1</w:t>
+                <w:t xml:space="preserve">hal-00523293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (6), pp.063833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Hauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (2), pp.24001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/24001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00523293v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 89 (2), pp.24001. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (23), pp.231106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/24001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3515841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508825v1</w:t>
+                <w:t xml:space="preserve">hal-00572608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (23), pp.231106. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3515841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572608v1</w:t>
+                <w:t xml:space="preserve">hal-00508899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed level requirement for improving the temporal coherence of a Free-Electron Laser</w:t>
+                <w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Tanaka</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Hauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/88/54002⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (8), pp.083033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/8/083033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573027v1</w:t>
+                <w:t xml:space="preserve">hal-00508897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t>
+                <w:t xml:space="preserve">Seed level requirement for improving the temporal coherence of a Free-Electron Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Constance Valentin</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takao Tanikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (8), pp.083033. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 88 (5), pp.54002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/8/083033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/88/54002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508897v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration des atomes de radon implantés dans les cristaux par énergie de recul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bristeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1973, 34 (C5), pp.C5-137-C5-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:1973526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00215313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6009,120 +5875,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration de l’effet Faraday dans les x pour l etude de la desaimantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPO 2019 international young scientists in optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ultrafast magnetic dynamics through Faraday effect and linearly polarized high order harmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6181,247 +6047,247 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on X-Ray Lasers (ICXRL 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michaela Kozlová; Jaroslav Nejdl, Oct 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray emission from laser-accelerated electrons and its use as diagnostic of laser-plasma interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Thaury</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, San Jose, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2014.JTh3L.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of longitudinal and transverse self-injections in laser-plasma wakefield accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6430,119 +6296,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser Acceleration of Electrons, Protons, and Ions II; and Medical Applications of Laser-Generated Beams of Particles II; and Harnessing Relativistic Plasma Waves III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2017422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ardana-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Trisorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6574,1062 +6440,1062 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress of the LUNEX5 Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-E. Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Herbeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Free-Electron Laser Conference (FEL 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, New York, United States. pp.502-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00973440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LUNEX5: A French FEL Test Facility Light Source Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Betinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Particle Accelerator Conference - IPAC'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, New Orleans, United States. pp.1611-1613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00740222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LUNEX5 project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Betinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Free-Electron Laser Conference (FEL 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Nara, Japan. pp.678-681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00749431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and Mapping of X-Ray Emission in a Laser-Plasma Accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Thaury</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 CONFERENCE ON LASERS AND ELECTRO-OPTICS (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LUNEX5 : A FEL PROJECT TOWARDS THE FIFTH GENERATION IN FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Briquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33th International Free Electron Laser Conference (FEL 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Shanghai, China. pp.208-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00740253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation spatio-temporelle d'un laser XUV injecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.51, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/uvx/2009009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ARC-EN-CIEL radiation sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benabderrhamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Marcouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle Accelerator Conference (EPAC08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Genoa, Italy. pp.73-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00450345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ARC-EN-CIEL FEL Proposal (San Diego, CA, USA. Sep. 3, 2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Garzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jablonka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, Vol. 5917, p. 591703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7639,114 +7505,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmoniques cohérentes du Laser à Electrons Libres générées à partir d'harmoniques produites dans les gaz sur le prototype de l'accélérateur SCSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00267686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId255"/>
+      <w:footerReference w:type="default" r:id="rId252"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7893,51 +7759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Rico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.023065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Danylo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Redkin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.565942" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Berm&#250;dez Macias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088610" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02919116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395261" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab8ca0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek Espinos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kitegi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sebdaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Couprie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Evain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Briquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sali&#232;res" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013855" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01204958v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengji Ding" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.133203" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Ninno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diviacco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13531" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brijesh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810791" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073040" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163759v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raimondi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svetina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cocco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.11.039" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T8L8GBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164031v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.85.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;ning" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.038001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164099v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.246" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164046v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725421" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164261v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanikawa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tanaka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/34001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Couprie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.106.234801" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964902v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaveglia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougeard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ciocci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.107.224801" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406421v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013811" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573027v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Tanikawa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/54002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00215313v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bristeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1973526" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76DF100B385A3B3FE87F99A749EDDA02B91CBF39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464430v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974699v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402003v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00973440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrahmane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassinari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herbeaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740222v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Betinelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749431v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buteau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briquez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450345v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrhamane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcouill&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125241v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chubar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garzella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jablonka" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267686v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Rico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.023065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Danylo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Redkin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.565942" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Berm&#250;dez Macias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088610" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02919116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395261" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab8ca0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek Espinos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kitegi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sebdaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Couprie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Evain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Briquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sali&#232;res" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013855" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Ninno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diviacco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13531" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01204958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengji Ding" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.133203" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163769v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073040" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163773v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brijesh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810791" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raimondi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svetina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cocco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.11.039" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T8L8GBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.85.1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163746v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;ning" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.038001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725421" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164099v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.246" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964906v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Couprie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.106.234801" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaveglia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougeard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carr&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ciocci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.107.224801" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164261v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanikawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tanaka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/34001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406421v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013811" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573027v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Tanikawa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/54002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00215313v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bristeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1973526" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76DF100B385A3B3FE87F99A749EDDA02B91CBF39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464430v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974699v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402003v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00973440v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrahmane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassinari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herbeaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Betinelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749431v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buteau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740253v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briquez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450345v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrhamane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcouill&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125241v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chubar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garzella" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jablonka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267686v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>