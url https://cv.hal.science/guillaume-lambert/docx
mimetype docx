--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-resolved cross-correlation between XUV high harmonics and IR fundamental laser pulses by transient multiphoton absorption spectroscopy in gases</w:t>
+                <w:t xml:space="preserve">Measurement of optical amplification and population dynamics using ultrafast XUV spectroscopy of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Dubois</w:t>
+                <w:t xml:space="preserve">Rostyslav Danylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Leblanc</w:t>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gautier</w:t>
+                <w:t xml:space="preserve">Mykyta Redkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Tissandier</w:t>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonardo Rico</w:t>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, pp.023065. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (19), pp.6205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.023065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.565942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038682v1</w:t>
+                <w:t xml:space="preserve">hal-05291032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of optical amplification and population dynamics using ultrafast XUV spectroscopy of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;</w:t>
+                <w:t xml:space="preserve">Frequency-resolved cross-correlation between XUV high harmonics and IR fundamental laser pulses by transient multiphoton absorption spectroscopy in gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostyslav Danylo</w:t>
+                <w:t xml:space="preserve">Juliette Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">Adrien Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mykyta Redkin</w:t>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Houard</w:t>
+                <w:t xml:space="preserve">Fabien Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Zhang</w:t>
+                <w:t xml:space="preserve">Léonardo Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50 (19), pp.6205. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.023065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.565942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.023065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291032v1</w:t>
+                <w:t xml:space="preserve">hal-05038682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic description and optimization of magneto-optical Kerr setups with photoelastic modulation</w:t>
               </w:r>
@@ -508,103 +508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum erasing of laser emission in N + 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Danylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (17), pp.4670-4673. </w:t>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Faraday effect using high-order harmonics for the investigation of ultrafast demagnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,64 +2276,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2384,51 +2384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2646,377 +2646,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Ardana-Lamas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073040⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163769v1</w:t>
+                <w:t xml:space="preserve">hal-01164024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fernando Ardana-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Alexandre Trisorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (7), pp.073040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164024v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing electron acceleration and x-ray emission in laser-plasma accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brijesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (6), pp.063101. </w:t>
@@ -3048,363 +3048,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfocusing of the FERMI@Elettra FEL beam with a K–B active optics system: Spot size predictions by application of the WISE code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond x rays from laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Raimondi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Abrami</w:t>
+                <w:t xml:space="preserve">R. Fitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.11.039⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85, pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.85.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163759v1</w:t>
+                <w:t xml:space="preserve">hal-01164031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond x rays from laser-plasma accelerators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">Microfocusing of the FERMI@Elettra FEL beam with a K–B active optics system: Spot size predictions by application of the WISE code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Svetina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 710, pp.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.11.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.85.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01164031v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Ultrafast Demagnetization Measurements Using Extreme Ultraviolet Light: Comparison of Electronic and Magnetic Contributions”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3477,64 +3477,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3611,90 +3611,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the electron energy by controlling the density perturbation position in laser plasma accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brijesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (6), pp.063104. </w:t>
@@ -3860,697 +3860,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavefront analysis of nonlinear self-amplified spontaneous-emission free-electron laser harmonics in the single-shot regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bachelard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Labat</w:t>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.106.234801⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964906v1</w:t>
+                <w:t xml:space="preserve">hal-00746804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Corde</w:t>
+                <w:t xml:space="preserve">High-gain harmonic-generation free-electron laser seeded by harmonics generated in gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellaveglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thaury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">F. Ciocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.215004. </w:t>
+              <w:t xml:space="preserve">, 2011, 107 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.107.224801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166876v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-gain harmonic-generation free-electron laser seeded by harmonics generated in gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wavefront analysis of nonlinear self-amplified spontaneous-emission free-electron laser harmonics in the single-shot regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bachelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-E. Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Ciocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 107 (22), </w:t>
+              <w:t xml:space="preserve">, 2011, 106 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.107.224801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.106.234801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964902v1</w:t>
+                <w:t xml:space="preserve">hal-00964906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear harmonic generation in a free-electron laser seeded with high harmonic radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tanikawa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/94/34001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.215004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164261v1</w:t>
+                <w:t xml:space="preserve">hal-01166876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nonlinear harmonic generation in a free-electron laser seeded with high harmonic radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tanikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Valentin</w:t>
+                <w:t xml:space="preserve">Y. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (3), pp.34001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/94/34001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746804v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t>
               </w:r>
@@ -4562,64 +4562,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4709,51 +4709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4798,363 +4798,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t>
+                <w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (6), pp.063833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523293v1</w:t>
+                <w:t xml:space="preserve">hal-00508797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxime Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00508797v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Hauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5218,90 +5218,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5346,377 +5346,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Gautier</w:t>
+                <w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Hauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (8), pp.083033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/8/083033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508899v1</w:t>
+                <w:t xml:space="preserve">hal-00508897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.P. Hauri</w:t>
+                <w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (8), pp.083033. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/8/083033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508897v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed level requirement for improving the temporal coherence of a Free-Electron Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takao Tanikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 88 (5), pp.54002. </w:t>
@@ -5754,51 +5754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration des atomes de radon implantés dans les cristaux par énergie de recul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bristeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5889,51 +5889,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration de l’effet Faraday dans les x pour l etude de la desaimantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPO 2019 international young scientists in optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5958,51 +5958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ultrafast magnetic dynamics through Faraday effect and linearly polarized high order harmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6096,77 +6096,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray emission from laser-accelerated electrons and its use as diagnostic of laser-plasma interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6217,103 +6217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of longitudinal and transverse self-injections in laser-plasma wakefield accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser Acceleration of Electrons, Protons, and Ions II; and Medical Applications of Laser-Generated Beams of Particles II; and Harnessing Relativistic Plasma Waves III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. </w:t>
@@ -6351,77 +6351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ardana-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Trisorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6476,51 +6476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress of the LUNEX5 Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-E. Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6851,90 +6851,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and Mapping of X-Ray Emission in a Laser-Plasma Accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7110,64 +7110,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation spatio-temporelle d'un laser XUV injecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7382,51 +7382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ARC-EN-CIEL FEL Proposal (San Diego, CA, USA. Sep. 3, 2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7519,51 +7519,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmoniques cohérentes du Laser à Electrons Libres générées à partir d'harmoniques produites dans les gaz sur le prototype de l'accélérateur SCSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7759,51 +7759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Rico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.023065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Danylo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Redkin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.565942" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Berm&#250;dez Macias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088610" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02919116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395261" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab8ca0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek Espinos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kitegi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sebdaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Couprie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Evain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Briquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sali&#232;res" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013855" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Ninno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diviacco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13531" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01204958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengji Ding" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.133203" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163769v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073040" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163773v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brijesh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810791" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raimondi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svetina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cocco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.11.039" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T8L8GBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.85.1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163746v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;ning" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.038001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725421" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164099v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.246" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964906v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Couprie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.106.234801" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaveglia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougeard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carr&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ciocci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.107.224801" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164261v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanikawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tanaka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/34001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406421v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013811" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573027v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Tanikawa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/54002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00215313v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bristeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1973526" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76DF100B385A3B3FE87F99A749EDDA02B91CBF39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464430v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974699v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402003v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00973440v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrahmane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassinari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herbeaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Betinelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749431v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buteau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740253v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briquez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450345v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrhamane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcouill&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125241v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chubar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garzella" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jablonka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267686v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Danylo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Redkin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.565942" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Rico" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.023065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Berm&#250;dez Macias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088610" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02919116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395261" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab8ca0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek Espinos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kitegi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sebdaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Couprie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Evain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Briquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sali&#232;res" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013855" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Ninno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diviacco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13531" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01204958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengji Ding" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.133203" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163769v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073040" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163773v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brijesh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810791" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.85.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raimondi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svetina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cocco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrami" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.11.039" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T8L8GBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163746v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;ning" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.038001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725421" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164099v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.246" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaveglia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bougeard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ciocci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.107.224801" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964906v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Couprie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.106.234801" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164261v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanikawa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tanaka" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/34001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406421v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013811" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573027v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Tanikawa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/54002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00215313v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bristeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1973526" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76DF100B385A3B3FE87F99A749EDDA02B91CBF39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464430v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974699v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402003v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00973440v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrahmane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassinari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herbeaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Betinelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749431v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buteau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740253v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briquez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450345v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrhamane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcouill&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125241v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chubar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garzella" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jablonka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267686v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>