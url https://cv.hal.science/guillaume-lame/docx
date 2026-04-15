--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -354,597 +354,597 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design knowledge for digital health implementation: a scoping review based on citation analysis</w:t>
+                <w:t xml:space="preserve">A Comprehensive Assessment of Cancer Patient Performance Status Documentation in a Large, Multicentre Hospital System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredrik Kjell Bodell</w:t>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Pannunzio</w:t>
+                <w:t xml:space="preserve">Mohamed El Mejdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Houwen</w:t>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+                <w:t xml:space="preserve">Rémi Flicoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Snelders</w:t>
+                <w:t xml:space="preserve">Matthew Barclay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.e31. </w:t>
+              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (2), pp.e70411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/dsj.2025.10022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jep.70411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220924v1</w:t>
+                <w:t xml:space="preserve">hal-05553450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-enhanced prediction of operating room occupation time and length of stay: a retrospective cohort study on emergency surgery care pathways</w:t>
+                <w:t xml:space="preserve">Design knowledge for digital health implementation: a scoping review based on citation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anem Dupre</w:t>
+                <w:t xml:space="preserve">Fredrik Kjell Bodell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Valeria Pannunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Houwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Jemai</w:t>
+                <w:t xml:space="preserve">Dirk Snelders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Design Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.e31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10877-025-01341-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/dsj.2025.10022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220926v1</w:t>
+                <w:t xml:space="preserve">hal-05220924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Health Record based recruitment support systems: A scoping review to improve patient inclusion within clinical trials</w:t>
+                <w:t xml:space="preserve">Machine learning-enhanced prediction of operating room occupation time and length of stay: a retrospective cohort study on emergency surgery care pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Vaterkowski</w:t>
+                <w:t xml:space="preserve">Anem Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Daniel</w:t>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre La Rosa</w:t>
+                <w:t xml:space="preserve">Xiaolan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipak Kalra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2025.105900⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10877-025-01341-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011707v1</w:t>
+                <w:t xml:space="preserve">hal-05220926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding public trust in national electronic health record systems: A multi-national qualitative research study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic Health Record based recruitment support systems: A scoping review to improve patient inclusion within clinical trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Vaterkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimon Papadopoulos</w:t>
+                <w:t xml:space="preserve">Christel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elske Ammenwerth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+                <w:t xml:space="preserve">Ambre La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Stahl</w:t>
+                <w:t xml:space="preserve">Dipak Kalra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verena Struckmann</w:t>
+                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, </w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.105900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/20552076251333576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2025.105900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021232v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concordance between patient-reported outcomes and CTCAE clinician-reported toxicities during outpatient chemotherapy courses: a retrospective cohort study in routine care</w:t>
               </w:r>
@@ -982,51 +982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tournigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO Real World Data and Digital Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8, pp.100127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1054,4690 +1054,4824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using design of experiments with discrete event simulation in operational research: a review</w:t>
+                <w:t xml:space="preserve">Understanding public trust in national electronic health record systems: A multi-national qualitative research study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amalia Gjerloev</w:t>
+                <w:t xml:space="preserve">Kimon Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Grieco</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Elske Ammenwerth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonya Crowe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nina Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Struckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17477778.2025.2527151⟩</w:t>
+              <w:t xml:space="preserve">Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20552076251333576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05152363v1</w:t>
+                <w:t xml:space="preserve">hal-05021232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergency cancer diagnosis in Paris: A cross‐sectional study using AP‐HP data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using design of experiments with discrete event simulation in operational research: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Cohen</w:t>
+                <w:t xml:space="preserve">Amalia Gjerloev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Priou</w:t>
+                <w:t xml:space="preserve">Luca Grieco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Verdoux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonya Crowe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.70056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17477778.2025.2527151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220927v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05152363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design as a quality improvement strategy: the case for design expertise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergency cancer diagnosis in Paris: A cross‐sectional study using AP‐HP data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew E Barclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lamé</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Flicoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Healthcare Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fhj.2024.100008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.70056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484733v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical relevance of reports on early access programs for checkpoint inhibitors in cancer patients: a French retrospective nationwide cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design as a quality improvement strategy: the case for design expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Komashie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chatain</w:t>
+                <w:t xml:space="preserve">Carol Sinnott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fenioux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tom Bashford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2024.103711⟩</w:t>
+              <w:t xml:space="preserve">Future Healthcare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.100008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fhj.2024.100008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733393v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Sars-Cov-2 outbreak on the initial clinical presentation of new solid cancer diagnoses: a systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Where have my patients gone?': A simulation study on real-world data processing in Clinical Data Warehouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Flicoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Jankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-023-11795-1⟩</w:t>
+              <w:t xml:space="preserve">Health Policy and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), pp.100893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hlpt.2024.100893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425493v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can Safety Cases offer for patient safety? A multisite case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical relevance of reports on early access programs for checkpoint inhibitors in cancer patients: a French retrospective nationwide cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fenioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Giulia Liberati</w:t>
+                <w:t xml:space="preserve">A. Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham P Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carolyn Tarrant</w:t>
+                <w:t xml:space="preserve">S. Babai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Quality &amp; Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjqs-2023-016042⟩</w:t>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (11), pp.103711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2024.103711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214524v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where have my patients gone?': A simulation study on real-world data processing in Clinical Data Warehouses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Impact of the Sars-Cov-2 outbreak on the initial clinical presentation of new solid cancer diagnoses: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hlpt.2024.100893⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-023-11795-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674559v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences on safety of intrapartum electronic fetal heart rate monitoring practices: a scoping review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What can Safety Cases offer for patient safety? A multisite case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Giulia Liberati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham P Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Kelly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+                <w:t xml:space="preserve">Justin Waring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Dixon-Woods</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Harry Kyriacou</w:t>
+                <w:t xml:space="preserve">Carolyn Tarrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085827⟩</w:t>
+              <w:t xml:space="preserve">BMJ Quality &amp; Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (3), pp.156-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjqs-2023-016042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854259v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The Truth Is, We Must Miss Some”: A Qualitative Study of the Patient Eligibility Screening Process, and Automation Perspectives, for Cancer Clinical Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vaterkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. La Rosa</w:t>
+                <w:t xml:space="preserve">Marc Cuggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vaterkowski</w:t>
+                <w:t xml:space="preserve">Boris Campillo-Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tournigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (23), pp.e70466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cam4.70466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital end-of-life care aggressiveness in adult solid tumour patients pre and post COVID-19: retrospective multicentre cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences on safety of intrapartum electronic fetal heart rate monitoring practices: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Dixon-Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanya Cassam Chenai</w:t>
+                <w:t xml:space="preserve">Elisa Liberati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Mejdani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chatellier</w:t>
+                <w:t xml:space="preserve">Harry Kyriacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.e085827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/spcare-2024-004888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524336v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Goldmine” or “big mess”? An interview study on the challenges of designing, operating, and ensuring the durability of Clinical Data Warehouses in France and Belgium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Why is safety in intrapartum electronic fetal monitoring so hard? A qualitative study combining human factors/ergonomics and social science analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Giulia Liberati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneurin Canham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenni Burt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jamia/ocae244⟩</w:t>
+              <w:t xml:space="preserve">BMJ Quality &amp; Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (4), pp.246-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjqs-2023-016144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697903v1</w:t>
+                <w:t xml:space="preserve">hal-04248004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is safety in intrapartum electronic fetal monitoring so hard? A qualitative study combining human factors/ergonomics and social science analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">“Goldmine” or “big mess”? An interview study on the challenges of designing, operating, and ensuring the durability of Clinical Data Warehouses in France and Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Jankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Quality &amp; Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (4), pp.246-256. </w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (11), pp.2699-2707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjqs-2023-016144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jamia/ocae244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248004v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using participatory systems approaches to improve healthcare delivery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hospital end-of-life care aggressiveness in adult solid tumour patients pre and post COVID-19: retrospective multicentre cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antuela Tako</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tanya Cassam Chenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mejdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20476965.2023.2285555⟩</w:t>
+              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/spcare-2024-004888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392946v1</w:t>
+                <w:t xml:space="preserve">hal-04524336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joining forces: the value of design partnering with operational research to improve healthcare delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonya Crowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Komashie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Royston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.e4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/dsj.2023.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No changes in clinical presentation, treatment strategies and survival of pancreatic cancer cases during the SARS‐COV‐2 outbreak: A retrospective multicenter cohort study on real‐world data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 153 (12), pp.1988-1996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijc.34675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the COVID-19 pandemic on clinical presentation, treatments, and outcomes of new breast cancer patients: A retrospective multicenter cohort study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Using participatory systems approaches to improve healthcare delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antuela Tako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Wassermann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maaike Kleinsmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cam4.6637⟩</w:t>
+              <w:t xml:space="preserve">Health Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.357-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20476965.2023.2285555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267498v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Natural Language Processing Model for deriving breast cancer quality indicators : A cross-sectional, multicenter study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Impact of the COVID-19 pandemic on clinical presentation, treatments, and outcomes of new breast cancer patients: A retrospective multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.102189⟩</w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (22), pp.20918-20929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cam4.6637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288208v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying how GPs spend their time and the obstacles they face: a mixed-methods study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucy Hocking</w:t>
+                <w:t xml:space="preserve">Development of a Natural Language Processing Model for deriving breast cancer quality indicators : A cross-sectional, multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Flicoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of General Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3399/BJGP.2021.0357⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (6), pp.102189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.102189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371987v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of two waves of Sars‐Cov2 outbreak on the number, clinical presentation, care trajectories and survival of patients newly referred for a colorectal cancer: A French multicentric cohort study from a large group of University hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bellamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 150 (10), pp.1609-1618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijc.33928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the SARS-CoV-2 outbreak on management and prognosis of new lung cancer cases, a retrospective multicenter real-life cohort study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">‘What’s the evidence?’—Towards more empirical evaluations of the impact of OR interventions in healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonya Crowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Barclay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2022.06.018⟩</w:t>
+              <w:t xml:space="preserve">Health Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20476965.2020.1857663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705935v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘What’s the evidence?’—Towards more empirical evaluations of the impact of OR interventions in healthcare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of the SARS-CoV-2 outbreak on management and prognosis of new lung cancer cases, a retrospective multicenter real-life cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Zalcman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Wislez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20476965.2020.1857663⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2022.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035075v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design research in healthcare: a systematic literature review of key design journals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Huynh Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Anh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (8-9), pp.522-544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09544828.2022.2123702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process modelling approach to assess the impact of teledermatology deployment onto the skin tumor care pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying how GPs spend their time and the obstacles they face: a mixed-methods study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Sinnott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan M Moxey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu Anh Duong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patricia Monnet</w:t>
+                <w:t xml:space="preserve">Sonja Marjanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandi Leach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Hocking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104361⟩</w:t>
+              <w:t xml:space="preserve">British Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (715), pp.e148-e160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3399/BJGP.2021.0357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035103v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of media coverage and governmental policies on Google queries related to COVID-19 cutaneous symptoms: Infodemiology study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Training in the use of intrapartum electronic fetal monitoring with cardiotocography: Systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Redmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Oliver-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/25651⟩</w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128 (9), pp.1408-1419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.16619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136039v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training in the use of intrapartum electronic fetal monitoring with cardiotocography: Systematic review and meta-analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The influence of media coverage and governmental policies on Google queries related to COVID-19 cutaneous symptoms: Infodemiology study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Huynh Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hubiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Anh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1471-0528.16619⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.e25651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/25651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035091v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing citation-screening in a mixed-studies systematic review: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna H Noel-Storr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Redmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Liberati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21, pp.88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12874-021-01271-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New cancer cases at the time of SARS-Cov2 pandemic and related public health policies: A persistent and concerning decrease long after the end of national lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Layese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150, pp.260-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the COVID-19 pandemic on colorectal cancer care in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (5), pp.342 - 343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S2468-1253(21)00095-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Soft Systems Methodology, Ethnographic Observation and Discrete-Event Simulation: A Case Study in Cancer Care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A process modelling approach to assess the impact of teledermatology deployment onto the skin tumor care pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Anh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidad Zehou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Al Skayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01605682.2019.1610339⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.104361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095031v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangible futures: Combining scenario thinking and personas—A pilot study on urban mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Vallet</w:t>
+                <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Puchinger</w:t>
+                <w:t xml:space="preserve">Alexandra Millonig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.futures.2020.102513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From behavioural simulation to computer models: how simulation can be used to improve healthcare management and policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca K. Simmons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Simulation and Technology Enhanced Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (2), pp.95-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjstel-2018-000377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using clinical simulation to study how to improve quality and safety in healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Dixon-Woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Simulation and Technology Enhanced Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (2), pp.87-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjstel-2018-000370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in making standardisation work in healthcare: lessons from a qualitative interview study of a line-labelling policy in a UK region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Combining Soft Systems Methodology, Ethnographic Observation and Discrete-Event Simulation: A Case Study in Cancer Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mary Dixon-Woods</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031771⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (10), pp.1545-1562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01605682.2019.1610339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383789v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMproving the practice of intrapartum electronic fetal heart rate MOnitoring with cardiotocography for safer childbirth (the IMMO programme): Protocol for a qualitative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Methods and Contexts: Challenges of Planning with Scenarios in a Hospital’s Division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouini Oualid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-030271⟩</w:t>
+              <w:t xml:space="preserve">Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.Pages 78-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.futures.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157690v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods and Contexts: Challenges of Planning with Scenarios in a Hospital’s Division</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">IMproving the practice of intrapartum electronic fetal heart rate MOnitoring with cardiotocography for safer childbirth (the IMMO programme): Protocol for a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Liberati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenni Burt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Draycott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.futures.2018.09.005⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.e030271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-030271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880091v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage-driven problem design for radical innovation in healthcare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Challenges in making standardisation work in healthcare: lessons from a qualitative interview study of a line-labelling policy in a UK region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Kriznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Cluzel</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Dixon-Woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Innovations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjinnov-2016-000149⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648438v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecodesign tools in the construction sector: analyzing usage inadequacies with designers' needs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Usage-driven problem design for radical innovation in healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.01.173⟩</w:t>
+              <w:t xml:space="preserve">BMJ Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjinnov-2016-000149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452620v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecodesign tools in the construction sector: analyzing usage inadequacies with designers' needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 148, pp.60-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.01.173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Outpatient Chemotherapy Planning: a Literature Review with Insights from a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIE Transactions on Healthcare Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19488300.2016.1189469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5747,3873 +5881,3873 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des patient·es sans-abri ayant reçu des chirurgies en urgence dans l’Entrepôt de Données de Santé de l’Assistance Publique - Hôpitaux de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anem Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès EMOIS 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Saint Malo, France. pp.203251, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2026.203251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the impact of staffing recommendations in maternity units in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Niffoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Workshop 2025</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+              <w:t xml:space="preserve">12th Simulation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Exeter, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36819/sw25.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469870v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'aide au recrutement dans les essais cliniques utilisant les dossiers patients informatisés : Une revue de littérature pour améliorer l'inclusion des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Vaterkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMOIS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nancy, France. pp.202891, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.202891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the impact of staffing recommendations in maternity units in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Niffoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Simulation Workshop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+              <w:t xml:space="preserve">Simulation Workshop 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Exeter (England), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36819/sw25.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021098v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring indicators of system-of-systems resilience: outcomes of a health systems design workshop at an international conference</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Milne</w:t>
+                <w:t xml:space="preserve">Modalités d'identification des patients éligibles à l'inclusion dans des essais cliniques en oncologie : une étude qualitative dans le cadre du programme PENELOPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vaterkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timoleon Kipouros</w:t>
+                <w:t xml:space="preserve">M. Cuggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Campillo-Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/pds.2024.270⟩</w:t>
+              <w:t xml:space="preserve">Congrès EMOIS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France. pp.202209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579085v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d'identification des patients éligibles à l'inclusion dans des essais cliniques en oncologie : une étude qualitative dans le cadre du programme PENELOPE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact de la COVID-19 sur la prise en charge des patients atteints de cancer en fin de vie à l'AP-HP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Mejdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cassam Chenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Campillo-Gimenez</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès EMOIS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Lille, France. pp.202209, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202209⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France. pp.202208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504388v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la COVID-19 sur la prise en charge des patients atteints de cancer en fin de vie à l'AP-HP</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+                <w:t xml:space="preserve">Exploring indicators of system-of-systems resilience: outcomes of a health systems design workshop at an international conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Pannunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Komashie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Priou</w:t>
+                <w:t xml:space="preserve">Sebastian Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Milne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timoleon Kipouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EMOIS 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202208⟩</w:t>
+              <w:t xml:space="preserve">Design 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Cavtat-Dubrovnik, Croatia. pp.2675 - 2684, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2024.270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504381v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Are Data Missing in Clinical Data Warehouses? A Simulation Study of How Data Are Processed (and Can Be Lost)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Informatics Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Gothenburg, Sweden. pp.202-206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/shti230103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur ajoutée des algorithmes de traitement automatique du langage: exemple de la prise en charge du cancer du pancréas à l'Assistance publique-Hôpitaux de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Flicoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national Emois 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Nancy, France. pp.101464, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“In conferences, everyone goes ‘health data is the future’ ”: an interview study on challenges in re-using EHR data for research in Clinical Data Warehouses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">1690O Impact of the SARS-CoV-2 outbreak on the initial clinical presentation of new solid cancer diagnoses: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA 2023 Annual Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESMO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Madrid, Spain. pp.S925, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285545v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1690O Impact of the SARS-CoV-2 outbreak on the initial clinical presentation of new solid cancer diagnoses: A systematic review and meta-analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">“In conferences, everyone goes ‘health data is the future’ ”: an interview study on challenges in re-using EHR data for research in Clinical Data Warehouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Jankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMIA 2023 Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, New Orleans (LA), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253195v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du traitement automatique du langage pour le calcul et le suivi d'indicateurs de qualité de la prise en charge du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Flicoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national Emois 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Nancy, France. pp.101468, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and potential applications of 3D printing in a general hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayfeddine Eddous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Decante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Agathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.1117-1126, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/pds.2023.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la crise Covid-19 en oncologie médicale : promesses, réalisations et défis d'un entrepôt de données de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GISEH2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Anybody Listening? A Citation Analysis of Healthcare Design Research Articles Published in Design Journals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huynh-Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Komashie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-A. Duong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Design Conference - DESIGN 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.1293-1302, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/pds.2022.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthcare systems design: a sandbox of current research themes presented at an international meeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ciccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Patou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Komashie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. John Clarkson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Dubrovnik, Croatia. pp.1873-1882, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/dsd.2020.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating engineering design methods: taking inspiration from software engineering and the health sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Makoto Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Design Conference - DESIGN 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Dubrovnik, Croatia. pp.1901-1910, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsd.2020.317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Google trends peut-il prédire de nouveaux signes cutanés durant les épidémies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hubiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-A. Duong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées dermatologiques de Paris 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France. pp.A199-A200, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annder.2020.09.241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Healthcare Systems Design Research and Practice: Outcomes of an International Meeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Komashie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois ; Patou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas ; Ciccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering Design 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.947-956, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/dsi.2019.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Literature Reviews: An Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering Design 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.1633-1642, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/dsi.2019.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting the FBS model of designing for usage-driven innovation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDETC/CIE 2018: International Design Engineering Technical Conferences / CIE: Computers and Information in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing RID Methodology through the Lens of Innovative Abduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21278/IDC.2018.0322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position Paper: On Design Research Engaging With Healthcare Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21278/IDC.2018.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining the Viable System Model and Kotter’s 8 Steps for Multidepartment Integration in Hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence Internationale de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimethodology for Hospital Process Redesign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational redesign: insights from ethnographic study before simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Cavtat (Dubrovnik), Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Business Model Canvas for iDecide - How to Design a New Decision Making App?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Luft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ponn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Wartzack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Cavtat, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimiothérapie ambulatoire : revue critique avec cas d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème conférence francophone en Gestion et Ingénierie des Systèmes Hospitaliers (GISEH 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-Hospital Communication: a Platform to Improve Outpatient Chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Arlington, VA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoconception des bâtiments : pratiques actuelles et freins à l'utilisation des outils d'écoconception - Une étude en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e colloque AIP PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Aimé La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Implementation of Care Coordination in a Multi-level Care Provider Organization: A Need for Systems Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Anh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France. pp.107-118, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-26109-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying needs for new ecodesign tools with the DSM value bucket tool - an example in the construction industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lasvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering Design 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Sustainable Performance of Industrial System Alternatives by Integrating Environment, Costs, Clients and Exploitation Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2014 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference - IDETC/CIE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Buffalo, New-York, United States. Paper No. DETC2014-34882, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/DETC2014-34882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9623,790 +9757,790 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1590P Prevalence and impact on survival of presentation to the emergency room of cancer patients: A retrospective study on real-life data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barclay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Flicoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain. Annals of Oncology, 35 (S2), pp.S958, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annonc.2024.08.1652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tous les congrès où l'on va, on dit que ‘les données de santé, c'est l'avenir’ » : étude par entretiens des défis de la réutilisation des données de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès EMOIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lille, France. Journal of Epidemiology and Population Health, 72 (Supp 1), pp.202307, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation des patients pris en charge à l'AP-HP pour deux cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Flicoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès EMOIS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lille, France. Journal of Epidemiology and Population Health, 72 (Suppl 1), pp.202308, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2080P Incidence and risks of intravenous chemotherapy-induced neutropenia (ICIN) in oncology: A multicenter retrospective cohort study on real-life data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">463P Impact of two waves of Sars-Cov-2 outbreak on the clinical presentation and outcomes of newly referred breast cancer cases at AP-HP: A retrospective multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Babai</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Madrid, Spain. Annals of Oncology, 34 (S2), pp.S1094-S1095, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.862⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Madrid, Spain. 34 (S2), pp.S376, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253191v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">463P Impact of two waves of Sars-Cov-2 outbreak on the clinical presentation and outcomes of newly referred breast cancer cases at AP-HP: A retrospective multicenter cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">2080P Incidence and risks of intravenous chemotherapy-induced neutropenia (ICIN) in oncology: A multicenter retrospective cohort study on real-life data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Bey</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Babai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Madrid, Spain. 34 (S2), pp.S376, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.639⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Madrid, Spain. Annals of Oncology, 34 (S2), pp.S1094-S1095, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253192v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development opportunities of ecodesign tools for the building sector - A French case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Yazidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Life Cycle Management - LCM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Bordeaux, France. 10, pp.49 - 62, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10416,128 +10550,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical Innovation Design: Innover par les usages grâce à l’identification de poches de valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">de Hemmer, Olaf; Poissonnier, Hugues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeur(s) et Management, 2ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, pp.269 - 287, 2018, 978-2-37687-072-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10547,138 +10681,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using participatory systems approaches to improve healthcare delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antuela Tako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maaike Kleinsmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12 (4), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId312"/>
+      <w:footerReference w:type="default" r:id="rId314"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10746,51 +10880,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="479C83B3"/>
+    <w:nsid w:val="FB7DAA54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10894,51 +11028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="462FDB89"/>
+    <w:nsid w:val="7D61D564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11042,51 +11176,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79EA1B19"/>
+    <w:nsid w:val="65A01789"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11279,51 +11413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-lame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9514-1890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203020464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAH-7426-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thisinstitute.cam.ac.uk/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Kjell Bodell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pannunzio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Houwen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Snelders" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2025.10022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-025-01341-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vaterkowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre La Rosa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Kalra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2025.105900" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Papadopoulos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Ammenwerth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stahl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Struckmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251333576" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huynh-Dagher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A Duong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournigand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kempf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmorw.2025.100127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Gjerloev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grieco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Crowe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2025.2527151" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E Barclay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verdoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flicoteaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.70056" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484733v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Komashie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sinnott" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bashford" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhj.2024.100008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenioux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Babai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.103711" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gu&#233;vel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11795-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giulia Liberati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Waring" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Tarrant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjqs-2023-016042" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlpt.2024.100893" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kelly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dixon-Woods" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Liberati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kyriacou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085827" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Rosa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaterkowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournigand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70466" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524336v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Cassam Chenai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mejdani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2024-004888" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocae244" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneurin Canham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Burt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hinton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjqs-2023-016144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392946v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antuela Tako" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Kleinsmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2285555" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Royston" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2023.2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34675" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wassermann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.6637" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288208v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102189" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371987v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan M Moxey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Marjanovic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi Leach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Hocking" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGP.2021.0357" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519085v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bellamine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33928" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Zalcman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2022.06.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035075v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Barclay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2020.1857663" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774944v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Huynh Dagher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2123702" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Skayem" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104361" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136039v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hubiche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25651" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Redmond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah King" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Oliver-Williams" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16619" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209531v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna H Noel-Storr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01271-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197455v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(21)00095-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095031v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1610339" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446157v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Millonig" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102513" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900536v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca K. Simmons" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjstel-2018-000377" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884505v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjstel-2018-000370" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Kriznik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031771" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Draycott" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Winter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-030271" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880091v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Oualid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2018.09.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjinnov-2016-000149" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452620v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.01.173" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324488v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488300.2016.1189469" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553271v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2026.203251" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469870v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Ceccaldi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36819/sw25.039" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014284v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202891" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021098v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579085v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walsh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Milne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoleon Kipouros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.270" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504388v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuggia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202209" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504381v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mejdani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cassam Chenai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202208" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102386v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230103" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013109v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flicoteaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gu&#233;vel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatellier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101464" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285545v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253195v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2644" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013120v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101468" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04133390v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayfeddine Eddous" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Decante" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agathon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.112" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784013v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679599v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huynh-Dagher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Komashie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jankovic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A. Duong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.131" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866679v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ciccone" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Patou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. John Clarkson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.24" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866692v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makoto Hein" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.317" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051844v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huynh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hubiche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ezzedine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2020.09.241" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196758v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois ; Patou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas ; Ciccone" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Maier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.100" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196760v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.169" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786722v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767565v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/IDC.2018.0322" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767550v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/IDC.2018.0164" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519593v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577533v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carvalho" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317725v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322804v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luft" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ponn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Wartzack" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343888v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416061v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184091v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184082v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasvaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144384v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-34882" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707514v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barclay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdoux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2024.08.1652" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504362v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202307" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504369v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demeure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202308" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253191v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rohr" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatelier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.862" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253192v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bey" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.639" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322826v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yazidi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683453v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392947v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-lame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9514-1890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203020464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAH-7426-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thisinstitute.cam.ac.uk/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553450v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mejdani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flicoteaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Barclay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.70411" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Kjell Bodell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pannunzio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Houwen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Snelders" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2025.10022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-025-01341-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vaterkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre La Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Kalra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2025.105900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huynh-Dagher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A Duong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournigand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kempf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmorw.2025.100127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Papadopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Ammenwerth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stahl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Struckmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251333576" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Gjerloev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grieco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Crowe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2025.2527151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E Barclay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verdoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.70056" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484733v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Komashie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sinnott" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bashford" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhj.2024.100008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674559v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlpt.2024.100893" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenioux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Babai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.103711" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425493v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gu&#233;vel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11795-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giulia Liberati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Waring" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Tarrant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjqs-2023-016042" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Rosa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaterkowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournigand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70466" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kelly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dixon-Woods" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Liberati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kyriacou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085827" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248004v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneurin Canham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Burt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hinton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjqs-2023-016144" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocae244" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Cassam Chenai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2024-004888" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006660v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Royston" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2023.2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34675" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392946v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antuela Tako" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Kleinsmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2285555" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wassermann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.6637" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102189" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519085v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bellamine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33928" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2020.1857663" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Zalcman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2022.06.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Huynh Dagher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2123702" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371987v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan M Moxey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Marjanovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi Leach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Hocking" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGP.2021.0357" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Redmond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah King" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Oliver-Williams" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16619" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hubiche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25651" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209531v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna H Noel-Storr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01271-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172913v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197455v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(21)00095-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035103v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Skayem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104361" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446157v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Millonig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102513" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900536v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca K. Simmons" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjstel-2018-000377" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884505v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjstel-2018-000370" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095031v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1610339" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Oualid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2018.09.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Draycott" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Winter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-030271" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Kriznik" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031771" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjinnov-2016-000149" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.01.173" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324488v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488300.2016.1189469" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553271v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2026.203251" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021098v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Ceccaldi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36819/sw25.039" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202891" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469870v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504388v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuggia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202209" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504381v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mejdani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cassam Chenai" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202208" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579085v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walsh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Milne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoleon Kipouros" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.270" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230103" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013109v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flicoteaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gu&#233;vel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatellier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101464" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253195v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2644" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285545v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013120v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101468" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04133390v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayfeddine Eddous" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Decante" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agathon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.112" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784013v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huynh-Dagher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Komashie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jankovic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A. Duong" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.131" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866679v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ciccone" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Patou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. John Clarkson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.24" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866692v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makoto Hein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.317" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051844v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huynh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hubiche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ezzedine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2020.09.241" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196758v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois ; Patou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas ; Ciccone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Maier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.100" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196760v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.169" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786722v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767565v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/IDC.2018.0322" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767550v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/IDC.2018.0164" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519593v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577533v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carvalho" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317725v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322804v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luft" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ponn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Wartzack" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343888v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416061v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184091v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184082v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasvaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-34882" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707514v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barclay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdoux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2024.08.1652" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504362v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202307" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504369v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demeure" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202308" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253192v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.639" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253191v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rohr" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatelier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.862" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322826v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yazidi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683453v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392947v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>