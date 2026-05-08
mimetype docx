--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -924,291 +924,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concordance between patient-reported outcomes and CTCAE clinician-reported toxicities during outpatient chemotherapy courses: a retrospective cohort study in routine care</w:t>
+                <w:t xml:space="preserve">Understanding public trust in national electronic health record systems: A multi-national qualitative research study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Huynh-Dagher</w:t>
+                <w:t xml:space="preserve">Kimon Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.-A Duong</w:t>
+                <w:t xml:space="preserve">Elske Ammenwerth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Tournigand</w:t>
+                <w:t xml:space="preserve">Nina Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Kempf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Verena Struckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Real World Data and Digital Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, pp.100127. </w:t>
+              <w:t xml:space="preserve">Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.esmorw.2025.100127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/20552076251333576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008935v1</w:t>
+                <w:t xml:space="preserve">hal-05021232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding public trust in national electronic health record systems: A multi-national qualitative research study</w:t>
+                <w:t xml:space="preserve">Concordance between patient-reported outcomes and CTCAE clinician-reported toxicities during outpatient chemotherapy courses: a retrospective cohort study in routine care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimon Papadopoulos</w:t>
+                <w:t xml:space="preserve">S Huynh-Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elske Ammenwerth</w:t>
+                <w:t xml:space="preserve">T.-A Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tournigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, </w:t>
+              <w:t xml:space="preserve">ESMO Real World Data and Digital Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.100127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/20552076251333576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.esmorw.2025.100127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021232v1</w:t>
+                <w:t xml:space="preserve">hal-05008935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using design of experiments with discrete event simulation in operational research: a review</w:t>
               </w:r>
@@ -1439,991 +1439,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design as a quality improvement strategy: the case for design expertise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+                <w:t xml:space="preserve">Where have my patients gone?': A simulation study on real-world data processing in Clinical Data Warehouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Komashie</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Flicoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Sinnott</w:t>
+                <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Bashford</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Healthcare Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.100008. </w:t>
+              <w:t xml:space="preserve">Health Policy and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), pp.100893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fhj.2024.100008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hlpt.2024.100893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484733v2</w:t>
+                <w:t xml:space="preserve">hal-04674559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where have my patients gone?': A simulation study on real-world data processing in Clinical Data Warehouses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical relevance of reports on early access programs for checkpoint inhibitors in cancer patients: a French retrospective nationwide cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Flicoteaux</w:t>
+                <w:t xml:space="preserve">A. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Jankovic</w:t>
+                <w:t xml:space="preserve">C. Fenioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chatellier</w:t>
+                <w:t xml:space="preserve">A. Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Babai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hlpt.2024.100893⟩</w:t>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (11), pp.103711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2024.103711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674559v1</w:t>
+                <w:t xml:space="preserve">hal-04733393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical relevance of reports on early access programs for checkpoint inhibitors in cancer patients: a French retrospective nationwide cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the Sars-Cov-2 outbreak on the initial clinical presentation of new solid cancer diagnoses: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fenioux</w:t>
+                <w:t xml:space="preserve">Simon Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Babai</w:t>
+                <w:t xml:space="preserve">Etienne Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2024.103711⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-023-11795-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733393v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Sars-Cov-2 outbreak on the initial clinical presentation of new solid cancer diagnoses: a systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What can Safety Cases offer for patient safety? A multisite case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Giulia Liberati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Marty</w:t>
+                <w:t xml:space="preserve">Graham P Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Guével</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chatellier</w:t>
+                <w:t xml:space="preserve">Justin Waring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Tarrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-023-11795-1⟩</w:t>
+              <w:t xml:space="preserve">BMJ Quality &amp; Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (3), pp.156-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjqs-2023-016042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425493v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can Safety Cases offer for patient safety? A multisite case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Giulia Liberati</w:t>
+                <w:t xml:space="preserve">Design as a quality improvement strategy: the case for design expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham P Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+                <w:t xml:space="preserve">Alexander Komashie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Waring</w:t>
+                <w:t xml:space="preserve">Carol Sinnott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn Tarrant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tom Bashford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Quality &amp; Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (3), pp.156-165. </w:t>
+              <w:t xml:space="preserve">Future Healthcare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.100008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjqs-2023-016042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fhj.2024.100008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214524v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The Truth Is, We Must Miss Some”: A Qualitative Study of the Patient Eligibility Screening Process, and Automation Perspectives, for Cancer Clinical Trials</w:t>
+                <w:t xml:space="preserve">Influences on safety of intrapartum electronic fetal heart rate monitoring practices: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. La Rosa</w:t>
+                <w:t xml:space="preserve">Sarah Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vaterkowski</w:t>
+                <w:t xml:space="preserve">Mary Dixon-Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Cuggia</w:t>
+                <w:t xml:space="preserve">Elisa Liberati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Campillo-Gimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Tournigand</w:t>
+                <w:t xml:space="preserve">Harry Kyriacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cam4.70466⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.e085827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816308v1</w:t>
+                <w:t xml:space="preserve">hal-04854259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences on safety of intrapartum electronic fetal heart rate monitoring practices: a scoping review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“The Truth Is, We Must Miss Some”: A Qualitative Study of the Patient Eligibility Screening Process, and Automation Perspectives, for Cancer Clinical Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Kelly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+                <w:t xml:space="preserve">M. Vaterkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Dixon-Woods</w:t>
+                <w:t xml:space="preserve">Marc Cuggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Liberati</w:t>
+                <w:t xml:space="preserve">Boris Campillo-Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Kyriacou</w:t>
+                <w:t xml:space="preserve">C. Tournigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (12), pp.e085827. </w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (23), pp.e70466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cam4.70466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854259v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why is safety in intrapartum electronic fetal monitoring so hard? A qualitative study combining human factors/ergonomics and social science analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Giulia Liberati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneurin Canham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2513,64 +2513,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Goldmine” or “big mess”? An interview study on the challenges of designing, operating, and ensuring the durability of Clinical Data Warehouses in France and Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2669,51 +2669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -2777,51 +2777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonya Crowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Komashie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Royston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2868,51 +2868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No changes in clinical presentation, treatment strategies and survival of pancreatic cancer cases during the SARS‐COV‐2 outbreak: A retrospective multicenter cohort study on real‐world data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2920,51 +2920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 153 (12), pp.1988-1996. </w:t>
@@ -3106,51 +3106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the COVID-19 pandemic on clinical presentation, treatments, and outcomes of new breast cancer patients: A retrospective multicenter cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3240,51 +3240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Natural Language Processing Model for deriving breast cancer quality indicators : A cross-sectional, multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3368,177 +3368,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of two waves of Sars‐Cov2 outbreak on the number, clinical presentation, care trajectories and survival of patients newly referred for a colorectal cancer: A French multicentric cohort study from a large group of University hospitals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christel Daniel</w:t>
+                <w:t xml:space="preserve">Identifying how GPs spend their time and the obstacles they face: a mixed-methods study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Sinnott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Bellamine</w:t>
+                <w:t xml:space="preserve">Jordan M Moxey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Marjanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandi Leach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Hocking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.33928⟩</w:t>
+              <w:t xml:space="preserve">British Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (715), pp.e148-e160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3399/BJGP.2021.0357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519085v1</w:t>
+                <w:t xml:space="preserve">hal-03371987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘What’s the evidence?’—Towards more empirical evaluations of the impact of OR interventions in healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3557,625 +3557,625 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Barclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (1), pp.59-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/20476965.2020.1857663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the SARS-CoV-2 outbreak on management and prognosis of new lung cancer cases, a retrospective multicenter real-life cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Zalcman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Wislez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 173, pp.33-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2022.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design research in healthcare: a systematic literature review of key design journals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Huynh Dagher</w:t>
+                <w:t xml:space="preserve">Impact of two waves of Sars‐Cov2 outbreak on the number, clinical presentation, care trajectories and survival of patients newly referred for a colorectal cancer: A French multicentric cohort study from a large group of University hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bellamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150 (10), pp.1609-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.33928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09544828.2022.2123702⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03774944v1</w:t>
+                <w:t xml:space="preserve">hal-03519085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying how GPs spend their time and the obstacles they face: a mixed-methods study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design research in healthcare: a systematic literature review of key design journals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Huynh Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Anh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Sinnott</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marija Jankovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of General Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 72 (715), pp.e148-e160. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (8-9), pp.522-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3399/BJGP.2021.0357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09544828.2022.2123702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371987v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training in the use of intrapartum electronic fetal monitoring with cardiotocography: Systematic review and meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Kelly</w:t>
+                <w:t xml:space="preserve">A process modelling approach to assess the impact of teledermatology deployment onto the skin tumor care pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Anh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Redmond</w:t>
+                <w:t xml:space="preserve">Ouidad Zehou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah King</w:t>
+                <w:t xml:space="preserve">Charbel Al Skayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clare Oliver-Williams</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+                <w:t xml:space="preserve">Patricia Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 128 (9), pp.1408-1419. </w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.104361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1471-0528.16619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035091v1</w:t>
+                <w:t xml:space="preserve">hal-03035103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of media coverage and governmental policies on Google queries related to COVID-19 cutaneous symptoms: Infodemiology study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Huynh Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4183,51 +4183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hubiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Anh Duong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (2), pp.e25651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4255,1317 +4255,1317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing citation-screening in a mixed-studies systematic review: a feasibility study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training in the use of intrapartum electronic fetal monitoring with cardiotocography: Systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna H Noel-Storr</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Redmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Oliver-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-021-01271-4⟩</w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128 (9), pp.1408-1419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-0528.16619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209531v1</w:t>
+                <w:t xml:space="preserve">hal-03035091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New cancer cases at the time of SARS-Cov2 pandemic and related public health policies: A persistent and concerning decrease long after the end of national lockdown</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+                <w:t xml:space="preserve">Crowdsourcing citation-screening in a mixed-studies systematic review: a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna H Noel-Storr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Redmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chatellier</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Liberati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-021-01271-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.02.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03172913v1</w:t>
+                <w:t xml:space="preserve">hal-03209531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the COVID-19 pandemic on colorectal cancer care in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New cancer cases at the time of SARS-Cov2 pandemic and related public health policies: A persistent and concerning decrease long after the end of national lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Layese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.260-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2468-1253(21)00095-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03197455v1</w:t>
+                <w:t xml:space="preserve">hal-03172913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process modelling approach to assess the impact of teledermatology deployment onto the skin tumor care pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tu Anh Duong</w:t>
+                <w:t xml:space="preserve">Effect of the COVID-19 pandemic on colorectal cancer care in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charbel Al Skayem</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Monnet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Tournigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 146, pp.104361. </w:t>
+              <w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (5), pp.342 - 343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2468-1253(21)00095-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035103v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible futures: Combining scenario thinking and personas—A pilot study on urban mobility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Soft Systems Methodology, Ethnographic Observation and Discrete-Event Simulation: A Case Study in Cancer Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Vallet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
+                <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.futures.2020.102513⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (10), pp.1545-1562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01605682.2019.1610339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446157v1</w:t>
+                <w:t xml:space="preserve">hal-02095031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From behavioural simulation to computer models: how simulation can be used to improve healthcare management and policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tangible futures: Combining scenario thinking and personas—A pilot study on urban mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Puchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Millonig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca K. Simmons</w:t>
+                <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Simulation and Technology Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (2), pp.95-102. </w:t>
+              <w:t xml:space="preserve">Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjstel-2018-000377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.futures.2020.102513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900536v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using clinical simulation to study how to improve quality and safety in healthcare</w:t>
+                <w:t xml:space="preserve">From behavioural simulation to computer models: how simulation can be used to improve healthcare management and policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mary Dixon-Woods</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca K. Simmons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Simulation and Technology Enhanced Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 6 (2), pp.87-94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjstel-2018-000370⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjstel-2018-000377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884505v1</w:t>
+                <w:t xml:space="preserve">hal-01900536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Soft Systems Methodology, Ethnographic Observation and Discrete-Event Simulation: A Case Study in Cancer Care</w:t>
+                <w:t xml:space="preserve">Using clinical simulation to study how to improve quality and safety in healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Dixon-Woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 71 (10), pp.1545-1562. </w:t>
+              <w:t xml:space="preserve">BMJ Simulation and Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.87-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01605682.2019.1610339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjstel-2018-000370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095031v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods and Contexts: Challenges of Planning with Scenarios in a Hospital’s Division</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges in making standardisation work in healthcare: lessons from a qualitative interview study of a line-labelling policy in a UK region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Kriznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jouini Oualid</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Dixon-Woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 105, pp.Pages 78-90. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.futures.2018.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880091v1</w:t>
+                <w:t xml:space="preserve">hal-02383789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMproving the practice of intrapartum electronic fetal heart rate MOnitoring with cardiotocography for safer childbirth (the IMMO programme): Protocol for a qualitative study</w:t>
+                <w:t xml:space="preserve">Methods and Contexts: Challenges of Planning with Scenarios in a Hospital’s Division</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jenni Burt</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Draycott</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jouini Oualid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-030271⟩</w:t>
+              <w:t xml:space="preserve">Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.Pages 78-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.futures.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157690v1</w:t>
+                <w:t xml:space="preserve">hal-01880091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in making standardisation work in healthcare: lessons from a qualitative interview study of a line-labelling policy in a UK region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IMproving the practice of intrapartum electronic fetal heart rate MOnitoring with cardiotocography for safer childbirth (the IMMO programme): Protocol for a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Liberati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenni Burt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Draycott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha Marie Kriznik</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cathy Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (11), </w:t>
+              <w:t xml:space="preserve">, 2019, 9, pp.e030271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-030271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383789v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage-driven problem design for radical innovation in healthcare</w:t>
               </w:r>
@@ -5785,51 +5785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIE Transactions on Healthcare Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6025,791 +6025,791 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Niffoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Simulation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Exeter, France. </w:t>
+              <w:t xml:space="preserve">Simulation Workshop 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Exeter (England), United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36819/sw25.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021098v1</w:t>
+                <w:t xml:space="preserve">hal-05469870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'aide au recrutement dans les essais cliniques utilisant les dossiers patients informatisés : Une revue de littérature pour améliorer l'inclusion des patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
+                <w:t xml:space="preserve">Evaluating the impact of staffing recommendations in maternity units in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Niffoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Jankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMOIS 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.202891⟩</w:t>
+              <w:t xml:space="preserve">12th Simulation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Exeter, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36819/sw25.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014284v1</w:t>
+                <w:t xml:space="preserve">hal-05021098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of staffing recommendations in maternity units in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Ceccaldi</w:t>
+                <w:t xml:space="preserve">Systèmes d'aide au recrutement dans les essais cliniques utilisant les dossiers patients informatisés : Une revue de littérature pour améliorer l'inclusion des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Vaterkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Workshop 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36819/sw25.039⟩</w:t>
+              <w:t xml:space="preserve">EMOIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nancy, France. pp.202891, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.202891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469870v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d'identification des patients éligibles à l'inclusion dans des essais cliniques en oncologie : une étude qualitative dans le cadre du programme PENELOPE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Vaterkowski</w:t>
+                <w:t xml:space="preserve">Exploring indicators of system-of-systems resilience: outcomes of a health systems design workshop at an international conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Pannunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Komashie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cuggia</w:t>
+                <w:t xml:space="preserve">Sebastian Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Campillo-Gimenez</w:t>
+                <w:t xml:space="preserve">Richard Milne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timoleon Kipouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EMOIS 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202209⟩</w:t>
+              <w:t xml:space="preserve">Design 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Cavtat-Dubrovnik, Croatia. pp.2675 - 2684, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2024.270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504388v1</w:t>
+                <w:t xml:space="preserve">hal-04579085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la COVID-19 sur la prise en charge des patients atteints de cancer en fin de vie à l'AP-HP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Mejdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cassam Chenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès EMOIS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lille, France. pp.202208, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring indicators of system-of-systems resilience: outcomes of a health systems design workshop at an international conference</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Walsh</w:t>
+                <w:t xml:space="preserve">Modalités d'identification des patients éligibles à l'inclusion dans des essais cliniques en oncologie : une étude qualitative dans le cadre du programme PENELOPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vaterkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Milne</w:t>
+                <w:t xml:space="preserve">M. Cuggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timoleon Kipouros</w:t>
+                <w:t xml:space="preserve">B. Campillo-Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Cavtat-Dubrovnik, Croatia. pp.2675 - 2684, </w:t>
+              <w:t xml:space="preserve">Congrès EMOIS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France. pp.202209, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/pds.2024.270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579085v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Are Data Missing in Clinical Data Warehouses? A Simulation Study of How Data Are Processed (and Can Be Lost)</w:t>
               </w:r>
@@ -6821,64 +6821,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7223,64 +7223,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMIA 2023 Annual Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7318,90 +7318,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du traitement automatique du langage pour le calcul et le suivi d'indicateurs de qualité de la prise en charge du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Flicoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national Emois 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Nancy, France. pp.101468, </w:t>
@@ -7599,51 +7599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7822,252 +7822,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare systems design: a sandbox of current research themes presented at an international meeting</w:t>
+                <w:t xml:space="preserve">Evaluating engineering design methods: taking inspiration from software engineering and the health sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Ciccone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexander Komashie</w:t>
+                <w:t xml:space="preserve">Andreas Makoto Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Design Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/dsd.2020.24⟩</w:t>
+              <w:t xml:space="preserve">16th International Design Conference - DESIGN 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dubrovnik, Croatia. pp.1901-1910, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsd.2020.317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866679v1</w:t>
+                <w:t xml:space="preserve">hal-02866692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating engineering design methods: taking inspiration from software engineering and the health sciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Healthcare systems design: a sandbox of current research themes presented at an international meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ciccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Patou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Komashie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Makoto Hein</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. John Clarkson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Design Conference - DESIGN 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Dubrovnik, Croatia. pp.1901-1910, </w:t>
+              <w:t xml:space="preserve">International Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dubrovnik, Croatia. pp.1873-1882, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/dsd.2020.317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/dsd.2020.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866692v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Google trends peut-il prédire de nouveaux signes cutanés durant les épidémies ?</w:t>
               </w:r>
@@ -8183,51 +8183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Healthcare Systems Design Research and Practice: Outcomes of an International Meeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Komashie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8698,51 +8698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence Internationale de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8780,90 +8780,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimethodology for Hospital Process Redesign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t>
@@ -8905,51 +8905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational redesign: insights from ethnographic study before simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9026,51 +9026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ponn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Wartzack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9134,51 +9134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème conférence francophone en Gestion et Ingénierie des Systèmes Hospitaliers (GISEH 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9229,77 +9229,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Arlington, VA, United States</w:t>
@@ -9423,77 +9423,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Implementation of Care Coordination in a Multi-level Care Provider Organization: A Need for Systems Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Anh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9797,51 +9797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barclay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9944,51 +9944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès EMOIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lille, France. Journal of Epidemiology and Population Health, 72 (Supp 1), pp.202307, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10022,51 +10022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation des patients pris en charge à l'AP-HP pour deux cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10150,295 +10150,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">463P Impact of two waves of Sars-Cov-2 outbreak on the clinical presentation and outcomes of newly referred breast cancer cases at AP-HP: A retrospective multicenter cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2080P Incidence and risks of intravenous chemotherapy-induced neutropenia (ICIN) in oncology: A multicenter retrospective cohort study on real-life data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bey</w:t>
+                <w:t xml:space="preserve">G. Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Babai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Madrid, Spain. 34 (S2), pp.S376, 2023, </w:t>
+              <w:t xml:space="preserve">, Oct 2023, Madrid, Spain. Annals of Oncology, 34 (S2), pp.S1094-S1095, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253192v1</w:t>
+                <w:t xml:space="preserve">hal-04253191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2080P Incidence and risks of intravenous chemotherapy-induced neutropenia (ICIN) in oncology: A multicenter retrospective cohort study on real-life data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">463P Impact of two waves of Sars-Cov-2 outbreak on the clinical presentation and outcomes of newly referred breast cancer cases at AP-HP: A retrospective multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Rohr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+                <w:t xml:space="preserve">J. Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chatelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Babai</w:t>
+                <w:t xml:space="preserve">R. Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Madrid, Spain. Annals of Oncology, 34 (S2), pp.S1094-S1095, 2023, </w:t>
+              <w:t xml:space="preserve">, Oct 2023, Madrid, Spain. 34 (S2), pp.S376, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253191v1</w:t>
+                <w:t xml:space="preserve">hal-04253192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development opportunities of ecodesign tools for the building sector - A French case-study</w:t>
               </w:r>
@@ -10880,51 +10880,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB7DAA54"/>
+    <w:nsid w:val="D0A9930E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11028,51 +11028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D61D564"/>
+    <w:nsid w:val="B1604395"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11176,51 +11176,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="65A01789"/>
+    <w:nsid w:val="5B3ED12F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11413,51 +11413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-lame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9514-1890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203020464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAH-7426-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thisinstitute.cam.ac.uk/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553450v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mejdani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flicoteaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Barclay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.70411" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Kjell Bodell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pannunzio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Houwen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Snelders" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2025.10022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-025-01341-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vaterkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre La Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Kalra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2025.105900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huynh-Dagher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A Duong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournigand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kempf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmorw.2025.100127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Papadopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Ammenwerth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stahl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Struckmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251333576" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Gjerloev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grieco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Crowe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2025.2527151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E Barclay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verdoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.70056" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484733v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Komashie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sinnott" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bashford" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhj.2024.100008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674559v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlpt.2024.100893" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenioux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Babai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.103711" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425493v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gu&#233;vel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11795-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giulia Liberati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Waring" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Tarrant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjqs-2023-016042" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Rosa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaterkowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournigand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70466" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kelly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dixon-Woods" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Liberati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kyriacou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085827" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248004v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneurin Canham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Burt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hinton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjqs-2023-016144" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocae244" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Cassam Chenai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2024-004888" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006660v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Royston" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2023.2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34675" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392946v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antuela Tako" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Kleinsmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2285555" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wassermann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.6637" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102189" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519085v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bellamine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33928" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2020.1857663" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Zalcman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2022.06.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Huynh Dagher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2123702" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371987v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan M Moxey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Marjanovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi Leach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Hocking" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGP.2021.0357" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Redmond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah King" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Oliver-Williams" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16619" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hubiche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25651" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209531v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna H Noel-Storr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01271-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172913v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197455v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(21)00095-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035103v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Skayem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104361" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446157v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Millonig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102513" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900536v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca K. Simmons" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjstel-2018-000377" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884505v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjstel-2018-000370" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095031v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1610339" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Oualid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2018.09.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Draycott" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Winter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-030271" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Kriznik" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031771" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjinnov-2016-000149" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.01.173" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324488v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488300.2016.1189469" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553271v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2026.203251" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021098v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Ceccaldi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36819/sw25.039" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202891" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469870v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504388v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuggia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202209" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504381v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mejdani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cassam Chenai" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202208" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579085v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walsh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Milne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoleon Kipouros" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.270" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230103" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013109v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flicoteaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gu&#233;vel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatellier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101464" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253195v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2644" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285545v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013120v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101468" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04133390v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayfeddine Eddous" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Decante" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agathon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.112" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784013v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huynh-Dagher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Komashie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jankovic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A. Duong" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.131" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866679v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ciccone" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Patou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. John Clarkson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.24" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866692v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makoto Hein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.317" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051844v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huynh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hubiche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ezzedine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2020.09.241" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196758v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois ; Patou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas ; Ciccone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Maier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.100" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196760v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.169" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786722v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767565v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/IDC.2018.0322" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767550v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/IDC.2018.0164" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519593v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577533v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carvalho" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317725v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322804v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luft" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ponn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Wartzack" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343888v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416061v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184091v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184082v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasvaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-34882" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707514v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barclay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdoux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2024.08.1652" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504362v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202307" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504369v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demeure" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202308" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253192v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.639" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253191v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rohr" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatelier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.862" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322826v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yazidi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683453v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392947v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-lame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9514-1890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203020464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAH-7426-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thisinstitute.cam.ac.uk/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553450v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mejdani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flicoteaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Barclay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.70411" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Kjell Bodell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pannunzio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Houwen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Snelders" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2025.10022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-025-01341-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vaterkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre La Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Kalra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2025.105900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Papadopoulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Ammenwerth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stahl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Struckmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251333576" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008935v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huynh-Dagher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A Duong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournigand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kempf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmorw.2025.100127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Gjerloev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grieco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Crowe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2025.2527151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E Barclay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verdoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.70056" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlpt.2024.100893" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Babai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.103711" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gu&#233;vel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11795-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giulia Liberati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Waring" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Tarrant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjqs-2023-016042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484733v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Komashie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sinnott" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bashford" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhj.2024.100008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kelly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dixon-Woods" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Liberati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kyriacou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085827" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Rosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaterkowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournigand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70466" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248004v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneurin Canham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Burt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hinton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjqs-2023-016144" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocae244" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Cassam Chenai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2024-004888" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006660v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Royston" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2023.2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34675" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392946v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antuela Tako" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Kleinsmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2285555" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wassermann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.6637" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102189" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan M Moxey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Marjanovic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi Leach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Hocking" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGP.2021.0357" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2020.1857663" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Zalcman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2022.06.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519085v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bellamine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33928" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774944v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Huynh Dagher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2123702" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Skayem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104361" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hubiche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25651" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035091v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Redmond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah King" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Oliver-Williams" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16619" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna H Noel-Storr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01271-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197455v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(21)00095-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095031v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1610339" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446157v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Millonig" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102513" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca K. Simmons" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjstel-2018-000377" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884505v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjstel-2018-000370" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383789v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Kriznik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031771" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Oualid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2018.09.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Draycott" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Winter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-030271" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjinnov-2016-000149" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.01.173" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324488v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488300.2016.1189469" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553271v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2026.203251" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469870v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Ceccaldi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36819/sw25.039" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021098v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014284v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202891" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579085v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walsh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Milne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoleon Kipouros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.270" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504381v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mejdani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cassam Chenai" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202208" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504388v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuggia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202209" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230103" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013109v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flicoteaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gu&#233;vel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatellier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101464" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253195v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2644" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285545v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013120v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101468" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04133390v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayfeddine Eddous" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Decante" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agathon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.112" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784013v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huynh-Dagher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Komashie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jankovic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A. Duong" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.131" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866692v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makoto Hein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.317" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866679v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ciccone" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Patou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. John Clarkson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.24" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051844v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huynh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hubiche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ezzedine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2020.09.241" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196758v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois ; Patou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas ; Ciccone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Maier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.100" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196760v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.169" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786722v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767565v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/IDC.2018.0322" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767550v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/IDC.2018.0164" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519593v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577533v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carvalho" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317725v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322804v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luft" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ponn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Wartzack" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343888v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416061v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184091v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184082v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasvaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-34882" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707514v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barclay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdoux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2024.08.1652" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504362v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202307" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504369v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demeure" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202308" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253191v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rohr" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatelier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.862" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253192v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.639" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322826v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yazidi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683453v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392947v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>