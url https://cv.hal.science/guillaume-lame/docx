--- v2 (2026-05-08)
+++ v3 (2026-05-28)
@@ -1,10825 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10773 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lamé Guillaume </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Laboratoire de Génie Industriel, CentraleSupélec</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-lame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9514-1890</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203020464</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=zlsjWSsAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAH-7426-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches de l'Université Paris Saclay (2025).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Sciences de l'Ingénieur de l'Université Paris Saclay (2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master en Santé Publique - Sciences des Données de Santé de l'Université Paris Saclay (2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master en Génie Industriel de l'Ecole Centrale Paris (2014).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de l'Ecole Centrale Paris, option génie industriel (2014).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019- : Maître de conférences, Laboratoire de Génie Industriel (LGI), CentraleSupélec.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-22 : Visiting researcher, The Healthcare Improvement Studies Institute (THIS Institute), University of Cambridge.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-19 : Research Associate, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Healthcare Improvement Studies Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (THIS Institute), University of Cambridge.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-17 : Doctorant, LGI CentraleSupélec.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Chercheur stagiaire, Centre Scientifique et Technique du Bâtiment et LGI CentraleSupélec.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Assessment of Cancer Patient Performance Status Documentation in a Large, Multicentre Hospital System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mejdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flicoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Barclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 32 (2), pp.e70411. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jep.70411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the source: how failure modes in clinical information recording affect research on real-world data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20476965.2026.2665355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design knowledge for digital health implementation: a scoping review based on citation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Kjell Bodell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Pannunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Houwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Snelders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.e31. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2025.10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Health Record based recruitment support systems: A scoping review to improve patient inclusion within clinical trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Vaterkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipak Kalra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Jaulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.105900. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2025.105900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-enhanced prediction of operating room occupation time and length of stay: a retrospective cohort study on emergency surgery care pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anem Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-025-01341-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concordance between patient-reported outcomes and CTCAE clinician-reported toxicities during outpatient chemotherapy courses: a retrospective cohort study in routine care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Huynh-Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-A Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tournigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMO Real World Data and Digital Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.100127. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esmorw.2025.100127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding public trust in national electronic health record systems: A multi-national qualitative research study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Struckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20552076251333576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design of experiments with discrete event simulation in operational research: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Gjerloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonya Crowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17477778.2025.2527151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency cancer diagnosis in Paris: A cross‐sectional study using AP‐HP data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew E Barclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flicoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.70056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where have my patients gone?': A simulation study on real-world data processing in Clinical Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flicoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Policy and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (3), pp.100893. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hlpt.2024.100893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can Safety Cases offer for patient safety? A multisite case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giulia Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Waring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Tarrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Quality &amp; Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (3), pp.156-165. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjqs-2023-016042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Sars-Cov-2 outbreak on the initial clinical presentation of new solid cancer diagnoses: a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.143. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-023-11795-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical relevance of reports on early access programs for checkpoint inhibitors in cancer patients: a French retrospective nationwide cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Babai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMO Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (11), pp.103711. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esmoop.2024.103711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as a quality improvement strategy: the case for design expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Komashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Sinnott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bashford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Healthcare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.100008. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fhj.2024.100008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences on safety of intrapartum electronic fetal heart rate monitoring practices: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Dixon-Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Kyriacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (12), pp.e085827. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Truth Is, We Must Miss Some”: A Qualitative Study of the Patient Eligibility Screening Process, and Automation Perspectives, for Cancer Clinical Trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaterkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Campillo-Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tournigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (23), pp.e70466. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cam4.70466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is safety in intrapartum electronic fetal monitoring so hard? A qualitative study combining human factors/ergonomics and social science analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giulia Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneurin Canham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenni Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Hinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Quality &amp; Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (4), pp.246-256. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjqs-2023-016144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Goldmine” or “big mess”? An interview study on the challenges of designing, operating, and ensuring the durability of Clinical Data Warehouses in France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (11), pp.2699-2707. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jamia/ocae244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital end-of-life care aggressiveness in adult solid tumour patients pre and post COVID-19: retrospective multicentre cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Cassam Chenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mejdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Palliative and supportive care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/spcare-2024-004888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joining forces: the value of design partnering with operational research to improve healthcare delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonya Crowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Komashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Royston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.e4. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2023.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No changes in clinical presentation, treatment strategies and survival of pancreatic cancer cases during the SARS‐COV‐2 outbreak: A retrospective multicenter cohort study on real‐world data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (12), pp.1988-1996. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.34675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using participatory systems approaches to improve healthcare delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antuela Tako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Kleinsmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.357-361. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20476965.2023.2285555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the COVID-19 pandemic on clinical presentation, treatments, and outcomes of new breast cancer patients: A retrospective multicenter cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (22), pp.20918-20929. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cam4.6637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Natural Language Processing Model for deriving breast cancer quality indicators : A cross-sectional, multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flicoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (6), pp.102189. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2023.102189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘What’s the evidence?’—Towards more empirical evaluations of the impact of OR interventions in healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonya Crowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Barclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20476965.2020.1857663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the SARS-CoV-2 outbreak on management and prognosis of new lung cancer cases, a retrospective multicenter real-life cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Zalcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Wislez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2022.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of two waves of Sars‐Cov2 outbreak on the number, clinical presentation, care trajectories and survival of patients newly referred for a colorectal cancer: A French multicentric cohort study from a large group of University hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bellamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150 (10), pp.1609-1618. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.33928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design research in healthcare: a systematic literature review of key design journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Huynh Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (8-9), pp.522-544. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2022.2123702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying how GPs spend their time and the obstacles they face: a mixed-methods study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Sinnott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan M Moxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Marjanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Hocking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of General Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (715), pp.e148-e160. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3399/BJGP.2021.0357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of media coverage and governmental policies on Google queries related to COVID-19 cutaneous symptoms: Infodemiology study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Huynh Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hubiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (2), pp.e25651. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/25651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training in the use of intrapartum electronic fetal monitoring with cardiotocography: Systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Oliver-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128 (9), pp.1408-1419. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-0528.16619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing citation-screening in a mixed-studies systematic review: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna H Noel-Storr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.88. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12874-021-01271-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New cancer cases at the time of SARS-Cov2 pandemic and related public health policies: A persistent and concerning decrease long after the end of national lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Layese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.260-267. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2021.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the COVID-19 pandemic on colorectal cancer care in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (5), pp.342 - 343. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-1253(21)00095-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process modelling approach to assess the impact of teledermatology deployment onto the skin tumor care pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidad Zehou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Al Skayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146, pp.104361. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible futures: Combining scenario thinking and personas—A pilot study on urban mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Millonig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2020.102513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From behavioural simulation to computer models: how simulation can be used to improve healthcare management and policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca K. Simmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Simulation and Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.95-102. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjstel-2018-000377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using clinical simulation to study how to improve quality and safety in healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Dixon-Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Simulation and Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.87-94. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjstel-2018-000370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Soft Systems Methodology, Ethnographic Observation and Discrete-Event Simulation: A Case Study in Cancer Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (10), pp.1545-1562. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01605682.2019.1610339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Contexts: Challenges of Planning with Scenarios in a Hospital’s Division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouini Oualid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.Pages 78-90. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2018.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMproving the practice of intrapartum electronic fetal heart rate MOnitoring with cardiotocography for safer childbirth (the IMMO programme): Protocol for a qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenni Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Draycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.e030271. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2019-030271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in making standardisation work in healthcare: lessons from a qualitative interview study of a line-labelling policy in a UK region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Kriznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Dixon-Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage-driven problem design for radical innovation in healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjinnov-2016-000149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign tools in the construction sector: analyzing usage inadequacies with designers' needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.60-72. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.01.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outpatient Chemotherapy Planning: a Literature Review with Insights from a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Transactions on Healthcare Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19488300.2016.1189469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des patient·es sans-abri ayant reçu des chirurgies en urgence dans l’Entrepôt de Données de Santé de l’Assistance Publique - Hôpitaux de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anem Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EMOIS 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Saint Malo, France. pp.203251, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2026.203251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of staffing recommendations in maternity units in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Niffoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Exeter, France. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36819/sw25.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'aide au recrutement dans les essais cliniques utilisant les dossiers patients informatisés : Une revue de littérature pour améliorer l'inclusion des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Vaterkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Jaulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nancy, France. pp.202891, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2025.202891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of staffing recommendations in maternity units in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Niffoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Exeter (England), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36819/sw25.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la COVID-19 sur la prise en charge des patients atteints de cancer en fin de vie à l'AP-HP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Mejdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cassam Chenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EMOIS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lille, France. pp.202208, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'identification des patients éligibles à l'inclusion dans des essais cliniques en oncologie : une étude qualitative dans le cadre du programme PENELOPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaterkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Campillo-Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EMOIS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lille, France. pp.202209, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring indicators of system-of-systems resilience: outcomes of a health systems design workshop at an international conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Pannunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Komashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoleon Kipouros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Cavtat-Dubrovnik, Croatia. pp.2675 - 2684, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2024.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Are Data Missing in Clinical Data Warehouses? A Simulation Study of How Data Are Processed (and Can Be Lost)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Gothenburg, Sweden. pp.202-206, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti230103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur ajoutée des algorithmes de traitement automatique du langage: exemple de la prise en charge du cancer du pancréas à l'Assistance publique-Hôpitaux de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flicoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national Emois 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Nancy, France. pp.101464, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2023.101464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1690O Impact of the SARS-CoV-2 outbreak on the initial clinical presentation of new solid cancer diagnoses: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Madrid, Spain. pp.S925, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.2644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“In conferences, everyone goes ‘health data is the future’ ”: an interview study on challenges in re-using EHR data for research in Clinical Data Warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA 2023 Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du traitement automatique du langage pour le calcul et le suivi d'indicateurs de qualité de la prise en charge du cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flicoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national Emois 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Nancy, France. pp.101468, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2023.101468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and potential applications of 3D printing in a general hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayfeddine Eddous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Decante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Agathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.1117-1126, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la crise Covid-19 en oncologie médicale : promesses, réalisations et défis d'un entrepôt de données de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Anybody Listening? A Citation Analysis of Healthcare Design Research Articles Published in Design Journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huynh-Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Komashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-A. Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Design Conference - DESIGN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.1293-1302, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2022.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating engineering design methods: taking inspiration from software engineering and the health sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Makoto Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Design Conference - DESIGN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dubrovnik, Croatia. pp.1901-1910, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsd.2020.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare systems design: a sandbox of current research themes presented at an international meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Patou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Komashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. John Clarkson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dubrovnik, Croatia. pp.1873-1882, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsd.2020.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google trends peut-il prédire de nouveaux signes cutanés durant les épidémies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hubiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-A. Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées dermatologiques de Paris 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. pp.A199-A200, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annder.2020.09.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Healthcare Systems Design Research and Practice: Outcomes of an International Meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Komashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois ; Patou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas ; Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.947-956, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Literature Reviews: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.1633-1642, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the FBS model of designing for usage-driven innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC/CIE 2018: International Design Engineering Technical Conferences / CIE: Computers and Information in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing RID Methodology through the Lens of Innovative Abduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/IDC.2018.0322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position Paper: On Design Research Engaging With Healthcare Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/IDC.2018.0164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining the Viable System Model and Kotter’s 8 Steps for Multidepartment Integration in Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Internationale de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimethodology for Hospital Process Redesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational redesign: insights from ethnographic study before simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat (Dubrovnik), Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Business Model Canvas for iDecide - How to Design a New Decision Making App?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Luft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ponn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Wartzack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimiothérapie ambulatoire : revue critique avec cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence francophone en Gestion et Ingénierie des Systèmes Hospitaliers (GISEH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Hospital Communication: a Platform to Improve Outpatient Chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Arlington, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoconception des bâtiments : pratiques actuelles et freins à l'utilisation des outils d'écoconception - Une étude en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Aimé La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Implementation of Care Coordination in a Multi-level Care Provider Organization: A Need for Systems Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Anh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. pp.107-118, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26109-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying needs for new ecodesign tools with the DSM value bucket tool - an example in the construction industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Sustainable Performance of Industrial System Alternatives by Integrating Environment, Costs, Clients and Exploitation Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2014 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference - IDETC/CIE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buffalo, New-York, United States. Paper No. DETC2014-34882, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2014-34882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1590P Prevalence and impact on survival of presentation to the emergency room of cancer patients: A retrospective study on real-life data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flicoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMO2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelona, Spain. Annals of Oncology, 35 (S2), pp.S958, 2024, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annonc.2024.08.1652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tous les congrès où l'on va, on dit que ‘les données de santé, c'est l'avenir’ » : étude par entretiens des défis de la réutilisation des données de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EMOIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lille, France. Journal of Epidemiology and Population Health, 72 (Supp 1), pp.202307, 2024, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation des patients pris en charge à l'AP-HP pour deux cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flicoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EMOIS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lille, France. Journal of Epidemiology and Population Health, 72 (Suppl 1), pp.202308, 2024, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">463P Impact of two waves of Sars-Cov-2 outbreak on the clinical presentation and outcomes of newly referred breast cancer cases at AP-HP: A retrospective multicenter cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Madrid, Spain. 34 (S2), pp.S376, 2023, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2080P Incidence and risks of intravenous chemotherapy-induced neutropenia (ICIN) in oncology: A multicenter retrospective cohort study on real-life data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Babai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Madrid, Spain. Annals of Oncology, 34 (S2), pp.S1094-S1095, 2023, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annonc.2023.09.862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development opportunities of ecodesign tools for the building sector - A French case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yazidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Life Cycle Management - LCM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France. 10, pp.49 - 62, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Innovation Design: Innover par les usages grâce à l’identification de poches de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Hemmer, Olaf; Poissonnier, Hugues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeur(s) et Management, 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.269 - 287, 2018, 978-2-37687-072-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using participatory systems approaches to improve healthcare delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antuela Tako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike Kleinsmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (4), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10880,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0A9930E"/>
+    <w:nsid w:val="BC933D24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11028,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B1604395"/>
+    <w:nsid w:val="E9917AF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11176,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B3ED12F"/>
+    <w:nsid w:val="5DC89A45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11413,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-lame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9514-1890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203020464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAH-7426-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thisinstitute.cam.ac.uk/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553450v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mejdani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flicoteaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Barclay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.70411" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Kjell Bodell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pannunzio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Houwen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Snelders" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2025.10022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-025-01341-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vaterkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre La Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Kalra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2025.105900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Papadopoulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Ammenwerth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stahl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Struckmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251333576" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008935v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huynh-Dagher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A Duong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournigand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kempf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmorw.2025.100127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Gjerloev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grieco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Crowe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2025.2527151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E Barclay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verdoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.70056" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlpt.2024.100893" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Babai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.103711" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gu&#233;vel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11795-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giulia Liberati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Waring" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Tarrant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjqs-2023-016042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484733v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Komashie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sinnott" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bashford" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhj.2024.100008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kelly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dixon-Woods" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Liberati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kyriacou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085827" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Rosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaterkowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournigand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70466" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248004v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneurin Canham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Burt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hinton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjqs-2023-016144" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocae244" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Cassam Chenai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2024-004888" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006660v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Royston" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2023.2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34675" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392946v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antuela Tako" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Kleinsmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2285555" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wassermann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.6637" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102189" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan M Moxey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Marjanovic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi Leach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Hocking" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGP.2021.0357" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2020.1857663" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Zalcman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2022.06.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519085v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bellamine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33928" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774944v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Huynh Dagher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2123702" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Skayem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104361" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hubiche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25651" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035091v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Redmond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah King" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Oliver-Williams" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16619" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna H Noel-Storr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01271-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197455v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(21)00095-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095031v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1610339" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446157v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Millonig" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102513" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca K. Simmons" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjstel-2018-000377" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884505v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjstel-2018-000370" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383789v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Kriznik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031771" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Oualid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2018.09.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Draycott" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Winter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-030271" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjinnov-2016-000149" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.01.173" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324488v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488300.2016.1189469" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553271v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2026.203251" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469870v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Ceccaldi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36819/sw25.039" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021098v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014284v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202891" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579085v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walsh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Milne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoleon Kipouros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.270" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504381v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mejdani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cassam Chenai" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202208" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504388v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuggia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202209" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230103" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013109v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flicoteaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gu&#233;vel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatellier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101464" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253195v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2644" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285545v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013120v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101468" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04133390v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayfeddine Eddous" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Decante" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agathon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.112" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784013v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huynh-Dagher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Komashie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jankovic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A. Duong" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.131" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866692v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makoto Hein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.317" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866679v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ciccone" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Patou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. John Clarkson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.24" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051844v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huynh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hubiche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ezzedine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2020.09.241" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196758v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois ; Patou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas ; Ciccone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Maier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.100" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196760v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.169" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786722v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767565v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/IDC.2018.0322" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767550v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/IDC.2018.0164" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519593v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577533v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carvalho" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317725v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322804v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luft" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ponn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Wartzack" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343888v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416061v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184091v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184082v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasvaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-34882" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707514v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barclay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdoux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2024.08.1652" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504362v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202307" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504369v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demeure" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202308" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253191v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rohr" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatelier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.862" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253192v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.639" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322826v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yazidi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683453v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392947v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-lame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9514-1890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203020464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=zlsjWSsAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAH-7426-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thisinstitute.cam.ac.uk/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mejdani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Priou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flicoteaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Barclay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.70411" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2026.2665355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220924v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Kjell Bodell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pannunzio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Houwen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Snelders" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2025.10022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vaterkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre La Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Kalra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2025.105900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-025-01341-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008935v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huynh-Dagher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A Duong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournigand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kempf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmorw.2025.100127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021232v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Papadopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Ammenwerth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stahl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Struckmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251333576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152363v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Gjerloev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grieco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Crowe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2025.2527151" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E Barclay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verdoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.70056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674559v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlpt.2024.100893" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214524v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giulia Liberati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Waring" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Tarrant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjqs-2023-016042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gu&#233;vel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11795-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenioux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Babai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.103711" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484733v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Komashie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sinnott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bashford" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhj.2024.100008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kelly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Dixon-Woods" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Liberati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kyriacou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085827" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Rosa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaterkowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournigand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70466" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248004v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneurin Canham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Burt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hinton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjqs-2023-016144" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocae244" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Cassam Chenai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2024-004888" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006660v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Royston" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2023.2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189069v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34675" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antuela Tako" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Kleinsmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2023.2285555" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wassermann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.6637" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102189" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20476965.2020.1857663" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Zalcman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2022.06.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bellamine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33928" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774944v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Huynh Dagher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2123702" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371987v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan M Moxey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Marjanovic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi Leach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Hocking" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGP.2021.0357" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136039v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hubiche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25651" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Redmond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah King" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Oliver-Williams" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.16619" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209531v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna H Noel-Storr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01271-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197455v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(21)00095-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Zehou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Al Skayem" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104361" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446157v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Millonig" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102513" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca K. Simmons" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjstel-2018-000377" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884505v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjstel-2018-000370" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095031v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1610339" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Oualid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2018.09.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Draycott" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Winter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-030271" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383789v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Kriznik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031771" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648438v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjinnov-2016-000149" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452620v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.01.173" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19488300.2016.1189469" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553271v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupr&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2026.203251" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021098v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Niffoi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Ceccaldi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36819/sw25.039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014284v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202891" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469870v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504381v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mejdani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cassam Chenai" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202208" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504388v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuggia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202209" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579085v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walsh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Milne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoleon Kipouros" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.270" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102386v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230103" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013109v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flicoteaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gu&#233;vel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatellier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101464" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253195v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2644" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285545v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013120v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101468" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04133390v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayfeddine Eddous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Decante" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agathon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.112" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784013v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679599v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huynh-Dagher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Komashie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jankovic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A. Duong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.131" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866692v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makoto Hein" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.317" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866679v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ciccone" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Patou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. John Clarkson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.24" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051844v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huynh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hubiche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ezzedine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2020.09.241" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196758v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois ; Patou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas ; Ciccone" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Maier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.100" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196760v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.169" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786722v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767565v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/IDC.2018.0322" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767550v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/IDC.2018.0164" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519593v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577533v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carvalho" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317725v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322804v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luft" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ponn" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Wartzack" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343888v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416061v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184091v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01233987v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184082v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasvaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144384v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2014-34882" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707514v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barclay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2024.08.1652" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504362v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202307" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504369v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demeure" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202308" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253192v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.639" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253191v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rohr" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatelier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.862" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322826v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yazidi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683453v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392947v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>