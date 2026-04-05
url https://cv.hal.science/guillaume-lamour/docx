--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -244,563 +244,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microfluidic Platform for Actin‐Based Membrane Remodeling Reveals the Stabilizing Role of Branched Actin Networks on Lipid Microdomains</w:t>
+                <w:t xml:space="preserve">Atomic Force Microscopy Reveals Differences In Mechanical Properties Linked To Cortical Structure In Mouse And Human Oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lixin Huang</w:t>
+                <w:t xml:space="preserve">Rose Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogério Lopes dos Santos</w:t>
+                <w:t xml:space="preserve">Lucie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sid Labdi</w:t>
+                <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+                <w:t xml:space="preserve">Yassir Lemseffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olek Maciejak</w:t>
+                <w:t xml:space="preserve">Marie‐hélène Verlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.2500210. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.smll.202500221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smsc.202500210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202500221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191967v1</w:t>
+                <w:t xml:space="preserve">hal-05030230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible self-assembly of small molecules for recyclable solid-state battery electrolytes</w:t>
+                <w:t xml:space="preserve">A Microfluidic Platform for Actin‐Based Membrane Remodeling Reveals the Stabilizing Role of Branched Actin Networks on Lipid Microdomains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukio Cho</w:t>
+                <w:t xml:space="preserve">Lixin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cole Fincher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rogério Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaobing Zuo</w:t>
+                <w:t xml:space="preserve">Olek Maciejak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Small Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.2500210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41557-025-01917-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smsc.202500210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336413v1</w:t>
+                <w:t xml:space="preserve">hal-05191967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid Supramolecular Aramid Nanotubes as Catalyst Supports</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Reversible self-assembly of small molecules for recyclable solid-state battery electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukio Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cole Fincher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Debaditya Bose Sinha</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobing Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202510143⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41557-025-01917-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336356v1</w:t>
+                <w:t xml:space="preserve">hal-05336413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous self-repair protects vimentin intermediate filaments from fragmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rigid Supramolecular Aramid Nanotubes as Catalyst Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiera Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilian Paty</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritzaida Varela-Salgado</w:t>
+                <w:t xml:space="preserve">Debaditya Bose Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (24), pp.e2417660122. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (31), pp.28690-28701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2417660122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202510143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207905v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CellMAP: an open-source software tool to batch-process cell topography and stiffness maps collected with an atomic force microscope</w:t>
               </w:r>
@@ -838,51 +838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olek Maciejak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (1), pp.38. </w:t>
@@ -914,191 +914,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Force Microscopy Reveals Differences In Mechanical Properties Linked To Cortical Structure In Mouse And Human Oocytes</w:t>
+                <w:t xml:space="preserve">Continuous self-repair protects vimentin intermediate filaments from fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Bulteau</w:t>
+                <w:t xml:space="preserve">Quang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Barbier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassir Lemseffer</w:t>
+                <w:t xml:space="preserve">Lilian Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐hélène Verlhac</w:t>
+                <w:t xml:space="preserve">Maritzaida Varela-Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.smll.202500221. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (24), pp.e2417660122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202500221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2417660122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030230v1</w:t>
+                <w:t xml:space="preserve">hal-05207905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically Mapping the Topography and Stiffness of the Leading Edge of Migrating Cells Using AFM in Fast-QI Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1106,51 +1106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (3), pp.1364-1378. </w:t>
@@ -1214,51 +1214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Herardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1316,775 +1316,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Adhesive Micropatterns and AFM to Assess Cancer Cell Morphology and Mechanics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and functional impact of glycosaminoglycan modification of HSulf-2 endosulfatase revealed by atomic force microscopy and mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Letort</w:t>
+                <w:t xml:space="preserve">Ilham Seffouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bilong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine El Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c07785⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49147-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201234v1</w:t>
+                <w:t xml:space="preserve">hal-04348199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and functional impact of glycosaminoglycan modification of HSulf-2 endosulfatase revealed by atomic force microscopy and mass spectrometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nesrine El Omrani</w:t>
+                <w:t xml:space="preserve">Using Adhesive Micropatterns and AFM to Assess Cancer Cell Morphology and Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Poyer</w:t>
+                <w:t xml:space="preserve">Gaelle Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-49147-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c07785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348199v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of aramid amphiphiles into ultra-stable nanoribbons and aligned nanoribbon threads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Morphological Transitions of a Photoswitchable Aramid Amphiphile Nanostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dae-Yoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dae-Yoon Kim</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobing Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Geri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+                <w:t xml:space="preserve">Ki-Hyun Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (4), pp.447-454. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (7), pp.2912-2918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41565-020-00840-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c05048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641946v1</w:t>
+                <w:t xml:space="preserve">hal-03641984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-selective thermal decomposition within supramolecular nanoribbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Self-assembly of aramid amphiphiles into ultra-stable nanoribbons and aligned nanoribbon threads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukio Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae-Yoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Geri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.7340. </w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.447-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27536-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41565-020-00840-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641924v1</w:t>
+                <w:t xml:space="preserve">hal-03641946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Transitions of a Photoswitchable Aramid Amphiphile Nanostructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain-selective thermal decomposition within supramolecular nanoribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae-Yoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ki-Hyun Ryu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Ortony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (7), pp.2912-2918. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.7340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c05048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27536-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641984v1</w:t>
+                <w:t xml:space="preserve">hal-03641924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and Modeling the Nanomechanics of Bare and Protein-Coated Lipid Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.011031. </w:t>
@@ -2161,51 +2161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Gsponer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 141 (1), pp.58-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2412,51 +2412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2498,51 +2498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface energy distribution on neuritogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Journiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2623,51 +2623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface energy distribution on neuritogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Journiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2795,303 +2795,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the fast-QI mode to dynamically map the nanoscale topography and stiffness of lamellipodia and lamella</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+                <w:t xml:space="preserve">Characterizing the biomechanical alterations of human myotubes with desmin mutations using atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Campillo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Multifrequency AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">European Meeting on Intermediate Filaments 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181908v1</w:t>
+                <w:t xml:space="preserve">hal-04181938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the biomechanical alterations of human myotubes with desmin mutations using atomic force microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Crepin</w:t>
+                <w:t xml:space="preserve">Using the fast-QI mode to dynamically map the nanoscale topography and stiffness of lamellipodia and lamella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pelta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Joanne</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Campillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Intermediate Filaments 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Noordwijkerhout, Netherlands</w:t>
+              <w:t xml:space="preserve">9th Multifrequency AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181938v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanics of lipid nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3204,90 +3204,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics and morphology of phase-separated membrane nanotubes probed by AFM and STED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogério Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olek Maciejak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3361,77 +3361,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Characterization of Murine Oocytes by Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Piolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3531,51 +3531,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la nanostructuration énergétique des substrats dans l'adhésion et la différenciation des cellules neuronales modèles PC12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique [physics.bio-ph]. Université Paris-Diderot - Paris VII, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3692,51 +3692,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04AEB934"/>
+    <w:nsid w:val="D81E2A80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3923,51 +3923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-lamour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9331-5532" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148482929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173758594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123767317" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6758-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191967v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lopes dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500210" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Cho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole Fincher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Christoff-Tempesta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Zuo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-025-01917-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiera Tai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaditya Bose Sinha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202510143" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Paty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritzaida Varela-Salgado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2417660122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liboz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;pin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06060-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bulteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Lemseffer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Verlhac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500221" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c01254" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Herardot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Plancheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-024-10717-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Letort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c07785" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Seffouh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bilong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine El Omrani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49147-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Yoon Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Geri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00840-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641924v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ortony" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27536-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641984v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Hyun Ryu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c05048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Nassar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Gsponer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JACS.8B10142" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M. Bui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin K. Yip" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCLETT.8B02027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panwar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Du" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sharma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01002408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Journiac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sou&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.04.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW8324SG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181938v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3557-5_7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00523656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-lamour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9331-5532" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148482929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173758594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123767317" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6758-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bulteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Lemseffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Verlhac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500221" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lopes dos Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500210" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Cho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole Fincher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Christoff-Tempesta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Zuo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-025-01917-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiera Tai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaditya Bose Sinha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202510143" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liboz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;pin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06060-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Paty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritzaida Varela-Salgado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2417660122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c01254" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Herardot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Plancheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-024-10717-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Seffouh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bilong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine El Omrani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49147-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Letort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c07785" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Yoon Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Hyun Ryu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c05048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Geri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00840-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641924v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ortony" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27536-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Nassar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Gsponer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JACS.8B10142" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M. Bui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin K. Yip" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCLETT.8B02027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panwar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Du" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sharma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01002408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Journiac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sou&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.04.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW8324SG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181908v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3557-5_7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00523656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>