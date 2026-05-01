--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -244,161 +244,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Force Microscopy Reveals Differences In Mechanical Properties Linked To Cortical Structure In Mouse And Human Oocytes</w:t>
+                <w:t xml:space="preserve">Reversible self-assembly of small molecules for recyclable solid-state battery electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Bulteau</w:t>
+                <w:t xml:space="preserve">Yukio Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Barbier</w:t>
+                <w:t xml:space="preserve">Cole Fincher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassir Lemseffer</w:t>
+                <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐hélène Verlhac</w:t>
+                <w:t xml:space="preserve">Xiaobing Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.smll.202500221. </w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202500221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41557-025-01917-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030230v1</w:t>
+                <w:t xml:space="preserve">hal-05336413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Microfluidic Platform for Actin‐Based Membrane Remodeling Reveals the Stabilizing Role of Branched Actin Networks on Lipid Microdomains</w:t>
               </w:r>
@@ -512,563 +512,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible self-assembly of small molecules for recyclable solid-state battery electrolytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rigid Supramolecular Aramid Nanotubes as Catalyst Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukio Cho</w:t>
+                <w:t xml:space="preserve">Kiera Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cole Fincher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xiaobing Zuo</w:t>
+                <w:t xml:space="preserve">Debaditya Bose Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41557-025-01917-6⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (31), pp.28690-28701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202510143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336413v1</w:t>
+                <w:t xml:space="preserve">hal-05336356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid Supramolecular Aramid Nanotubes as Catalyst Supports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yukio Cho</w:t>
+                <w:t xml:space="preserve">CellMAP: an open-source software tool to batch-process cell topography and stiffness maps collected with an atomic force microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiera Tai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
+                <w:t xml:space="preserve">Raphaël Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debaditya Bose Sinha</w:t>
+                <w:t xml:space="preserve">S. Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olek Maciejak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (31), pp.28690-28701. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202510143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-025-06060-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336356v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CellMAP: an open-source software tool to batch-process cell topography and stiffness maps collected with an atomic force microscope</w:t>
+                <w:t xml:space="preserve">Continuous self-repair protects vimentin intermediate filaments from fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Allard</w:t>
+                <w:t xml:space="preserve">Quang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Liboz</w:t>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Crépin</w:t>
+                <w:t xml:space="preserve">Lilian Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Labdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olek Maciejak</w:t>
+                <w:t xml:space="preserve">Maritzaida Varela-Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.38. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (24), pp.e2417660122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-025-06060-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2417660122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939057v1</w:t>
+                <w:t xml:space="preserve">hal-05207905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous self-repair protects vimentin intermediate filaments from fragmentation</w:t>
+                <w:t xml:space="preserve">Atomic Force Microscopy Reveals Differences In Mechanical Properties Linked To Cortical Structure In Mouse And Human Oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Tran</w:t>
+                <w:t xml:space="preserve">Rose Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lenz</w:t>
+                <w:t xml:space="preserve">Lucie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Paty</w:t>
+                <w:t xml:space="preserve">Yassir Lemseffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritzaida Varela-Salgado</w:t>
+                <w:t xml:space="preserve">Marie‐hélène Verlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (24), pp.e2417660122. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.smll.202500221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2417660122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202500221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207905v1</w:t>
+                <w:t xml:space="preserve">hal-05030230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically Mapping the Topography and Stiffness of the Leading Edge of Migrating Cells Using AFM in Fast-QI Mode</w:t>
               </w:r>
@@ -1080,51 +1080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1201,51 +1201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Characterization of Retinal Pigment Epitheliums Derived from hPSCs Using Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Herardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1316,775 +1316,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and functional impact of glycosaminoglycan modification of HSulf-2 endosulfatase revealed by atomic force microscopy and mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Adhesive Micropatterns and AFM to Assess Cancer Cell Morphology and Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Seffouh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Salomé Poyer</w:t>
+                <w:t xml:space="preserve">Gaelle Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-49147-5⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c07785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348199v1</w:t>
+                <w:t xml:space="preserve">hal-04201234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Adhesive Micropatterns and AFM to Assess Cancer Cell Morphology and Mechanics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+                <w:t xml:space="preserve">Structure and functional impact of glycosaminoglycan modification of HSulf-2 endosulfatase revealed by atomic force microscopy and mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Seffouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bilong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine El Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Letort</w:t>
+                <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c07785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49147-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201234v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Transitions of a Photoswitchable Aramid Amphiphile Nanostructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assembly of aramid amphiphiles into ultra-stable nanoribbons and aligned nanoribbon threads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae-Yoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ki-Hyun Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (7), pp.2912-2918. </w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.447-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c05048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41565-020-00840-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641984v1</w:t>
+                <w:t xml:space="preserve">hal-03641946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of aramid amphiphiles into ultra-stable nanoribbons and aligned nanoribbon threads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Domain-selective thermal decomposition within supramolecular nanoribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae-Yoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Geri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Ortony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (4), pp.447-454. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.7340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41565-020-00840-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27536-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641946v1</w:t>
+                <w:t xml:space="preserve">hal-03641924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-selective thermal decomposition within supramolecular nanoribbons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Morphological Transitions of a Photoswitchable Aramid Amphiphile Nanostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dae-Yoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobing Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Ortony</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ki-Hyun Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.7340. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (7), pp.2912-2918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27536-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c05048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641924v1</w:t>
+                <w:t xml:space="preserve">hal-03641984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and Modeling the Nanomechanics of Bare and Protein-Coated Lipid Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.011031. </w:t>
@@ -2795,342 +2795,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the biomechanical alterations of human myotubes with desmin mutations using atomic force microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the fast-QI mode to dynamically map the nanoscale topography and stiffness of lamellipodia and lamella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pelta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Crepin</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Campillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Intermediate Filaments 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Noordwijkerhout, Netherlands</w:t>
+              <w:t xml:space="preserve">9th Multifrequency AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181938v1</w:t>
+                <w:t xml:space="preserve">hal-04181908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the fast-QI mode to dynamically map the nanoscale topography and stiffness of lamellipodia and lamella</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+                <w:t xml:space="preserve">Characterizing the biomechanical alterations of human myotubes with desmin mutations using atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Campillo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Multifrequency AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">European Meeting on Intermediate Filaments 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181908v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanics of lipid nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenz Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3361,64 +3361,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Characterization of Murine Oocytes by Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3692,51 +3692,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D81E2A80"/>
+    <w:nsid w:val="0BC102D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3923,51 +3923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-lamour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9331-5532" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148482929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173758594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123767317" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6758-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bulteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Lemseffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Verlhac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500221" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lopes dos Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500210" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Cho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole Fincher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Christoff-Tempesta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Zuo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-025-01917-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiera Tai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaditya Bose Sinha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202510143" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liboz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;pin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06060-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Paty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritzaida Varela-Salgado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2417660122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c01254" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Herardot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Plancheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-024-10717-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Seffouh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bilong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine El Omrani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49147-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Letort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c07785" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Yoon Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Hyun Ryu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c05048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Geri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00840-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641924v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ortony" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27536-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Nassar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Gsponer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JACS.8B10142" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M. Bui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin K. Yip" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCLETT.8B02027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panwar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Du" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sharma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01002408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Journiac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sou&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.04.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW8324SG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181908v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3557-5_7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00523656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-lamour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9331-5532" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148482929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173758594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123767317" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6758-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336413v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Cho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole Fincher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Christoff-Tempesta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Zuo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-025-01917-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lopes dos Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500210" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiera Tai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaditya Bose Sinha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202510143" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liboz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;pin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06060-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Paty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritzaida Varela-Salgado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2417660122" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bulteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Lemseffer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Verlhac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500221" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c01254" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Herardot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Plancheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-024-10717-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Letort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c07785" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Seffouh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bilong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine El Omrani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49147-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Yoon Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Geri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00840-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641924v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ortony" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27536-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641984v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Hyun Ryu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c05048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Nassar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Gsponer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JACS.8B10142" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M. Bui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin K. Yip" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCLETT.8B02027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panwar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Du" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sharma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01002408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Journiac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sou&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.04.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW8324SG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181938v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3557-5_7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00523656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>