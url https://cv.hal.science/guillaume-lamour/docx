--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -134,74 +134,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">173758594</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=8AxLjooAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000123767317</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/D-6758-2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -236,2548 +257,2548 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible self-assembly of small molecules for recyclable solid-state battery electrolytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic Force Microscopy Reveals Differences In Mechanical Properties Linked To Cortical Structure In Mouse And Human Oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cole Fincher</w:t>
+                <w:t xml:space="preserve">Rose Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaobing Zuo</w:t>
+                <w:t xml:space="preserve">Yassir Lemseffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐hélène Verlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41557-025-01917-6⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.smll.202500221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202500221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336413v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Microfluidic Platform for Actin‐Based Membrane Remodeling Reveals the Stabilizing Role of Branched Actin Networks on Lipid Microdomains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogério Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olek Maciejak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.2500210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smsc.202500210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid Supramolecular Aramid Nanotubes as Catalyst Supports</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reversible self-assembly of small molecules for recyclable solid-state battery electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukio Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cole Fincher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Debaditya Bose Sinha</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobing Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202510143⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41557-025-01917-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336356v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CellMAP: an open-source software tool to batch-process cell topography and stiffness maps collected with an atomic force microscope</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Crépin</w:t>
+                <w:t xml:space="preserve">Rigid Supramolecular Aramid Nanotubes as Catalyst Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Labdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olek Maciejak</w:t>
+                <w:t xml:space="preserve">Kiera Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debaditya Bose Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-025-06060-0⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (31), pp.28690-28701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202510143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939057v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous self-repair protects vimentin intermediate filaments from fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritzaida Varela-Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (24), pp.e2417660122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2417660122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Force Microscopy Reveals Differences In Mechanical Properties Linked To Cortical Structure In Mouse And Human Oocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CellMAP: an open-source software tool to batch-process cell topography and stiffness maps collected with an atomic force microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Barbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+                <w:t xml:space="preserve">Antoine Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassir Lemseffer</w:t>
+                <w:t xml:space="preserve">Maxime Liboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐hélène Verlhac</w:t>
+                <w:t xml:space="preserve">Raphaël Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olek Maciejak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202500221⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-025-06060-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030230v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically Mapping the Topography and Stiffness of the Leading Edge of Migrating Cells Using AFM in Fast-QI Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (3), pp.1364-1378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.3c01254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Characterization of Retinal Pigment Epitheliums Derived from hPSCs Using Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Herardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Plancheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Reviews and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (5), pp.1340-1352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12015-024-10717-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Adhesive Micropatterns and AFM to Assess Cancer Cell Morphology and Mechanics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Letort</w:t>
+                <w:t xml:space="preserve">Structure and functional impact of glycosaminoglycan modification of HSulf-2 endosulfatase revealed by atomic force microscopy and mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Seffouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bilong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine El Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c07785⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49147-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201234v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and functional impact of glycosaminoglycan modification of HSulf-2 endosulfatase revealed by atomic force microscopy and mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salomé Poyer</w:t>
+                <w:t xml:space="preserve">Using Adhesive Micropatterns and AFM to Assess Cancer Cell Morphology and Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-49147-5⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c07785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348199v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of aramid amphiphiles into ultra-stable nanoribbons and aligned nanoribbon threads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological Transitions of a Photoswitchable Aramid Amphiphile Nanostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dae-Yoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobing Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ki-Hyun Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41565-020-00840-w⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (7), pp.2912-2918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c05048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641946v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-selective thermal decomposition within supramolecular nanoribbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Self-assembly of aramid amphiphiles into ultra-stable nanoribbons and aligned nanoribbon threads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukio Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dae-Yoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Geri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27536-6⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.447-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41565-020-00840-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641924v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Transitions of a Photoswitchable Aramid Amphiphile Nanostructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Domain-selective thermal decomposition within supramolecular nanoribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae-Yoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ty Christoff-Tempesta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ortony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c05048⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.7340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27536-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641984v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and Modeling the Nanomechanics of Bare and Protein-Coated Lipid Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.011031. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.011031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Correlation between Amyloid Stiffness and Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Gsponer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 141 (1), pp.58-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/JACS.8B10142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Anisotropy in GNNQQNY Amyloid Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer M. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvin K. Yip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongbin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (17), pp.4901-4909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ACS.JPCLETT.8B02027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Cysteine Proteases on the Structural and Mechanical Properties of Collagen Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.5940-5950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface energy distribution on neuritogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Journiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nassoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 72 (2), pp.208-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface energy distribution on neuritogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Journiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nassoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 72 (2), pp.208-218. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2787,400 +2808,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the fast-QI mode to dynamically map the nanoscale topography and stiffness of lamellipodia and lamella</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Characterizing the biomechanical alterations of human myotubes with desmin mutations using atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Campillo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Multifrequency AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">European Meeting on Intermediate Filaments 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181908v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the biomechanical alterations of human myotubes with desmin mutations using atomic force microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Joanne</w:t>
+                <w:t xml:space="preserve">Using the fast-QI mode to dynamically map the nanoscale topography and stiffness of lamellipodia and lamella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pelta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mouly</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Campillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Intermediate Filaments 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Noordwijkerhout, Netherlands</w:t>
+              <w:t xml:space="preserve">9th Multifrequency AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181938v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanics of lipid nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenz Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies à sonde locale, Mar 2022, Saint-Valery-Sur-Somme, France. 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3190,154 +3211,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics and morphology of phase-separated membrane nanotubes probed by AFM and STED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogério Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olek Maciejak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Jacques Monod Conference on “Molecular basis for membrane remodelling and organization”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Roscoff, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3347,167 +3368,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Characterization of Murine Oocytes by Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Piolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Castro; Benjamin Lacroix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Cycle Control. Methods and Protocol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2740, Springer, pp.117-124, 2024, Methods in Molecular Biology, 978-1-0716-3556-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3557-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3517,114 +3538,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la nanostructuration énergétique des substrats dans l'adhésion et la différenciation des cellules neuronales modèles PC12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique [physics.bio-ph]. Université Paris-Diderot - Paris VII, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00523656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3692,51 +3713,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BC102D2"/>
+    <w:nsid w:val="68F6A9DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3923,51 +3944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-lamour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9331-5532" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148482929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173758594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123767317" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6758-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336413v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Cho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole Fincher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Christoff-Tempesta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Zuo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-025-01917-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lopes dos Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500210" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiera Tai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaditya Bose Sinha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202510143" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liboz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;pin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06060-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Paty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritzaida Varela-Salgado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2417660122" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bulteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Lemseffer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Verlhac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500221" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c01254" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Herardot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Plancheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-024-10717-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Letort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c07785" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Seffouh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bilong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine El Omrani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49147-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Yoon Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Geri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00840-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641924v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ortony" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27536-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641984v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Hyun Ryu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c05048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Nassar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Gsponer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JACS.8B10142" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M. Bui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin K. Yip" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCLETT.8B02027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panwar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Du" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sharma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01002408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Journiac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sou&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.04.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW8324SG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181938v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3557-5_7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00523656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-lamour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9331-5532" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148482929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173758594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=8AxLjooAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123767317" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6758-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bulteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barbier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Lemseffer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Verlhac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500221" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lopes dos Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Cho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole Fincher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Christoff-Tempesta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Zuo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-025-01917-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiera Tai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debaditya Bose Sinha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202510143" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Paty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritzaida Varela-Salgado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2417660122" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liboz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;pin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06060-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c01254" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Herardot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Plancheron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-024-10717-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Seffouh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bilong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine El Omrani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49147-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Letort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c07785" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Yoon Kim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Hyun Ryu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c05048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Geri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-00840-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ortony" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27536-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011031" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Nassar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Gsponer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JACS.8B10142" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110439v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M. Bui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin K. Yip" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCLETT.8B02027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panwar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Du" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sharma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01002408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Journiac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sou&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.04.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW8324SG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3557-5_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00523656v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>