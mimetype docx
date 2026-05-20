--- v0 (2026-03-24)
+++ v1 (2026-05-20)
@@ -1151,287 +1151,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of Evidence That Selenium-Yeast Improves Chicken Health and Modulates the Caecal Microbiota in the Context of Colonization by Campylobacter jejuni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of Salmonella Shedding by Sows during Gestation in Relation to Its Fecal Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Larivière-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Yergeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Larrivière-Gauthier</w:t>
+                <w:t xml:space="preserve">Etienne Yergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.451. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00451⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.2219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01533695v1</w:t>
+                <w:t xml:space="preserve">pasteur-01854502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Salmonella Shedding by Sows during Gestation in Relation to Its Fecal Microbiome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lack of Evidence That Selenium-Yeast Improves Chicken Health and Modulates the Caecal Microbiota in the Context of Colonization by Campylobacter jejuni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Yergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Yergeau</w:t>
+                <w:t xml:space="preserve">Guillaume Larrivière-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.2219. </w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01854502v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01533695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different types of stainless steel used in equipment in meat plants do not affect the initial microbial transfer, including pathogens, from pork skin.</w:t>
               </w:r>
@@ -1643,106 +1643,388 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-14-192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tool-based approach to explore metabolomic data and identify discriminant features: case study on the fecal metabolome of piglets exposed to a pathogen and/or a mycotoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Clédassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Larivière-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safepork 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANSES; INRAE; IFIP, Oct 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salmonella strikes harder in the presence of Campylobacter, fueling chicken colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Larivière-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bonifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mompelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I3S 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INNOZH, Jun 2025, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05191637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine learning approach reveals key determinants of the porcine serum metabolome in the context of Salmonella colonization and/or deoxynivalenol intoxication</w:t>
+                <w:t xml:space="preserve">A machine learning approach reveals key determinants of the porcine fecal metabolome in the context of Salmonella colonization and/or deoxynivalenol intoxication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Clédassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
@@ -1777,97 +2059,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I3S 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Safepork 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267095v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine learning approach reveals key determinants of the porcine fecal metabolome in the context of Salmonella colonization and/or deoxynivalenol intoxication</w:t>
+                <w:t xml:space="preserve">A machine learning approach reveals key determinants of the porcine serum metabolome in the context of Salmonella colonization and/or deoxynivalenol intoxication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Clédassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
@@ -1902,89 +2184,89 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safepork 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">I3S 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267278v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The modulation of the immune response and gut microbiota through the inoculation of commensal bacteria effectively reduces Salmonella colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2043,339 +2325,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Salmonella &amp; Salmonellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155943v1</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">hal-05267311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2530,51 +2530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larivi&#232;re-Gauthier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Quesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01102-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Drumo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102565" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Braley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Gaucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanie Shedleur-Bourguignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.849883" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Larivi&#232;re-Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibodeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Yergeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Rabhi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibodeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laplante" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.563762" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02136043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Letellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yergeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Fravalo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamazight Cherifi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carrillo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Minia&#239;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Quessy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-018-1363-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01533695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Yergeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larrivi&#232;re-Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00451" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01854502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Yergeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02219" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle K&#233;rouanton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjia Bekal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-14-192" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cl&#233;dassou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05191637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larivi&#232;re-Gauthier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Quesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01102-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Drumo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102565" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Braley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Gaucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanie Shedleur-Bourguignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.849883" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Larivi&#232;re-Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibodeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Yergeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Rabhi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibodeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laplante" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.563762" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02136043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Letellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yergeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Fravalo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamazight Cherifi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carrillo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Minia&#239;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Quessy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-018-1363-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01854502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Yergeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02219" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01533695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Yergeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larrivi&#232;re-Gauthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00451" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle K&#233;rouanton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjia Bekal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-14-192" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cl&#233;dassou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05191637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155943v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>