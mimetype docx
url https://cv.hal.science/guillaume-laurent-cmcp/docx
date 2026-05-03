--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Laurent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-laurent-cmcp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8127-5326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257319336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-4328-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Bottlenecks to Achieve High‐Energy Sodium‐Ion Cells Using Tin Anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parth Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harshita Lohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202600009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydrophilic amorphous layer around bone apatite promotes osteogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian F Eichholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olwyn R Mahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisling Teahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210, pp.604-616. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2025.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure, and ionic transport properties of lithium monothiophosphate pentahydrate Li 3 PO 3 S·5H 2 O and its anhydrous form Li 3 PO 3 S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Avdeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (34), pp.28496-28507. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA03395K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millisecond-time-scale controlled freeze-quench for solute-intermediate analysis by solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Goldberga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevys Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Advanced imaging techniques in biomineralisation research, 261, pp.99-115. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5FD00032G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteins and Water Control the Stability of the Intracellular Amorphous Calcium Carbonate Inclusions Formed by Cyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho-Diogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (48), pp.44303-44312. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c14575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferred Orientation of a Physisorbed Molecular Catalyst and Implications for Selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel L Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mita Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien B Culver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Physical Chemistry Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), pp.293 - 301. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphyschemau.5c00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Collagen/Apatite Co-assembly for Injection of Mineralized Fibrillar Tissue Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Lama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Bussola Tovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.4c02115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One‐Pot Synthesis of Bioinspired Peptide‐Decorated Apatite Nanoparticles for Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.2306358. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202306358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium-driven physiological to pathological transition of bone-like architecture: A dose-dependent investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Bussola Tovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.579. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2023.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Supported Organometallic Ir I Complexes Enable Efficient Catalytic Methane Borylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orion Staples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali S. Ferrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uddhav Kanbur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeremy Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (14), pp.7992-8000. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.2c13612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Hybrid Polyphenol/Hydroxyapatite Nanomaterials with Anti-Radical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Palierse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Griel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (20), pp.3588. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12203588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heterogeneous Palladium Catalyst for the Polymerization of Olefins Prepared by Halide Abstraction Using Surface R 3 Si + Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Dorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (20), pp.e202117279. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202117279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic phosphate in growing calcium carbonate abalone shell suggests a shared mineral ancestral precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Tovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fouassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1496. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-29169-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baicalein-modified hydroxyapatite nanoparticles and coatings with antibacterial and antioxidant properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Palierse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Génois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, pp.111537, 1-13. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2020.111537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Phase Transformation and Self-Assembly of Amorphous Nanoparticles into Higher-Order Mineral Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viacheslav Manichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pehau-Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (29), pp.12811-12825. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c05591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Heterogeneities within the Disordered Mineral domains of Aragonite Platelets in nacre from the European Abalone Haliotis tuberculata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gansmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (26), pp.14118-14130. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Interstitial Pressure Between Growing Ice Crystals During Ice-Templating Using a Lipid Lamellar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Cristiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.1989-1997. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising applied to spectroscopies-part II: Decreasing computation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aymeric Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Woelffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Barret-Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (3), pp.173-196. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05704928.2018.1559851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft-chemistry approach to the synthesis of amorphous calcium ortho/pyrophosphate biomaterials of tunable composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholai D Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.333-345. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2019.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising applied to spectroscopies-part I: concept and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Woelffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Barret-Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (7), pp.602-630. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05704928.2018.1523183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and degradation of PEO&amp;lt;sub&amp;gt;20&amp;lt;/sub&amp;gt;PPO&amp;lt;sub&amp;gt;70&amp;lt;/sub&amp;gt;PEO&amp;lt;sub&amp;gt;20&amp;lt;/sub&amp;gt; triblock copolymers in mesostructured silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brindusa Dragoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taissire Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (3), pp.552-566. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-019-05044-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone mineral: new insights into its chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8456. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44620-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical microalgal biosensors for aqueous contaminants using organically doped silica as cellular hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yéprémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 410 (4), pp.1205-1216. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-017-0405-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of Water Molecules at the Silica – Ibuprofen Interface in Silica-Based Drug Delivery Systems Obtained through Incipient Wetness Impregnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldeep Panesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Nossov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (48), pp.26833-26839. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous Surface Layer versus Transient Amorphous Precursor Phase in Bone - A Case Study Investigated by Solid-state NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsou-Hsi-Camille Chan-Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Delices</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.351-360. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How High Concentrations of Proteins Stabilize the Amorphous State of Calcium Orthophosphate: A Solid-State Nuclear Magnetic Resonance (NMR) Study of the Casein Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Valle Costa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (5), pp.1256-1264. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b04235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil shale powders and their interactions with ciprofloxacin, ofloxacin, and oxytetracycline antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Gouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Saoiabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud El Karbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (24), pp.25977-25985 </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0100-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solid State NMR Investigation of Recent Marine Siliceous Sponge Spicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pisera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min6010021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Polyethylenimine Conjugation Mode on the Cell Transfection Efficiency of Silica Nanovectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (40), pp.11078-11085. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into CaMgSi2O6:Eu2+,Mn2+,Dy3+ Nanoprobes: Influence of Chemical Composition and Crystallinity on Persistent Red Luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rosticher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Griel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (22), pp.3681-3687. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Acidic Macro-Mesocellular Aluminosilicate Monolithic foams &amp;quot;SiAl(HIPE)&amp;quot; and their Catalytic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien P. Debecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eliaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (74), pp.14018-14021. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC05328E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of ribofuranose by a mineral surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Costa-Torro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 402, pp.241-244. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collagen confinement vs. ionic substitutions on the local disorder in bone and biomimetic apatites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Crevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (2), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3mh00071k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of disulfide bridges within silica nanoparticles to control their intra-cellular degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (33), pp.3410-3412. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc41062e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Molecular Picture of the Adsorption of Glycine in Mesoporous Silica through NMR Experiments Combined with DFT‑D Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.4104-4114. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312195a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrocellular Pd@ionic liquid@organo-Si(HIPE) heterogeneous catalysts and their use for Heck coupling reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.157-168. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2nj40527j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state NMR characterization of phenylphosphonic acid encapsulated in SBA-15 and aminopropyl-modified SBA-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166 (SI), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-mediated structuring of bone apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco M. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cassaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Selmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (12), pp.1144-1153. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMAT3787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state NMR Study Reveals Collagen I Structural Modifications of Amino Acid Side Chains upon Fibrillogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Sa Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 288 (11), pp.7528-7535. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M112.390146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurfactant-mediated one-step synthesis of hydrophobic functional imogolite nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bejoy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephirin Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.426-435. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1ra00442e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general route to nanostructured M[V3O8] and M-x[V6O16] (x=1 and 2) and their first evaluation for building enzymatic biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Steunou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durupthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (30), pp.15291-15302. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm30485f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spins nucléaires : des espions pour explorer la structure des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Danses avec les spins: la RMN en chimie, 364-365, pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic and structural transformations of sedimentary chalcedony in flint upon heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Slodczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.135-144. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the interface in silica-encapsulated liposomes by combining solid state NMR and first principles calculations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (42), pp.16815-16827. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja201002r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights on Nitrogen-Containing Hydrothermal Carbon Using Solid-State MAS 13C and 15N NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (18), pp.8976-8982. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2015512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme-based biohybrid foams designed for continuous flow heterogeneous catalysis and biodiesel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Babeau-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp. 2840-2844. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1ee01295a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature H2 sensing in self-assembled organotin thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Elhamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toupance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.1464-1466. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0CC04188B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic acetalization of carbonyl compounds over cation (Ce3+, Fe3+ and Al3+) exchanged montmorillonites and Ce3+-exchanged Y zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bejoy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanthakumar Ganga Ramu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Gopinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jino George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manju Kurian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Clay Mineral-based Catalysts and Catalysis, 53 (2), pp.227-235. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2011.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-Assisted Synthesis of Mesoporous Zirconia-Hydroxyapatite Nanocomposites and Their Dual Surface Affinity for Cr 3+ /Cr 2 O 7 2– Ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Achelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Laghzizil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (24), pp.15176-15184. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la2029643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Carbon from Biomass: Structural Differences between Hydrothermal and Pyrolyzed Carbons via 13C Solid State NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Falco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Caballero Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (23), pp.14460-14471. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la202361p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of carboxylate chelating agents on the chemical, structural and textural properties of hydroxyapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Achelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saoiabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Laghzizil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (44), pp.10644-10651. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0dt00251h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing ultra-low thermal expansion of β-Zr2O(PO4)2 by substitutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bregiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (12), pp.1996-2000. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2010.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti8O8(OOCR)16, a New Family of Titanium-Oxo Clusters: Potential NBUs for Reticular Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Frot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Sassoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Popall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (36), pp.5650-5659. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201000807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state nuclear magnetic resonance: A valuable tool to explore organic-inorganic interfaces in silica-based hybrid materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1-2), pp.58-68. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2009.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses and characterization of new organically grafted silica foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ungureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Babot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 360, pp. 85-93. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2010.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution State NMR Techniques Applied to Solid State Samples: Characterization of Benzoic Acid Confined in MCM-41.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hartmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (23), pp.8884-8891. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp910622m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization of Hydrothermal Carbon Spheres by Advanced Solid-State MAS 13 C NMR Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Magdalena Titirici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (22), pp.9644-9654. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp901582x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state NMR characterization of drug-model molecules encapsulated in MCM-41 silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hartmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Tourne-Peteilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (8), pp.1345-1355. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1351/PAC-CON-08-11-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cyclic polyamines on silica formation during the Stöber process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (40), pp.10204-10210. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b915428k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu3+ @Organo-Si(HIPE) Macro-Mesocellular Hybrid Foams Generation : Syntheses, Characterizations, and Photonic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Julian-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deuleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (22), pp.7117-7129. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm8018023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of dipolar and J-derived solid-state NMR techniques for a new pair of nuclei {31P,29Si}. Towards the characterization of Si-O-P mesoporous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.387-397. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2007.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-nuclear solid state NMR to the characterization of the Thalassiosira pseudonana diatom cell wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390 (7), pp.1889-1898. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-008-1908-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the Stöber by a polyazamacrocycle leading to unusual core-shell silica nanoparticles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chuburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Déchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (8), pp.4026-4031. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la703828v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Syntheses of the First Series of Emulsion Based Hierarchical Hybrid Organic-Inorganic Open-Cell Monoliths Possessing Tunable Functionality (Organo-Si(HIPE) Series)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ungureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Babot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (23), pp. 5786-5796. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm701984t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State NMR Characterization of the Surfactant−Silica Interface in Templated Silicas: Acidic versus Basic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Innocenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (6), pp.1343-1354. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm062545j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles NMR calculations of phenylphosphinic acid C6H5HPO(OH): Assignments, orientation of tensors by local field experiments and effect of molecular motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 187 (1), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2007.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of the refocused 31P-29Si MAS-J-INEPT NMR experiment for the characterization of silicophosphate crystalline phases and amorphous gels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (4), pp.1379-1387. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic061964f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature behavior of periodic mesoporous ethanesilica glasses prepared from a bridged silsesquioxane and a non-ionic triblock copolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (11-12), pp.1109-1119. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-condensation and particle growth in aqueous silane mixtures at low concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 298 (1), pp.192 - 201. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2005.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical bonding in silicophosphate gels : Contribution of dipolar and J-derived solid state NMR techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (2-3), pp.181-189. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-006-7431-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octanuclear Oxothiomolybdate(V) Rings: Structure and Ionic-Conducting Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (12), pp.3026-3032. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200400068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterizations of YVO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;:Eu Colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (5), pp.2264-2269. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm011263a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of a Protection System for NMR Spectrometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Guéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 156 (2), pp.295-302. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmre.2002.2558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating and denoising NMR spectra under Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR mini-school: Basics, Signal treatment, Simulation, Numerical mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMN multi-dimensionnelle et techniques rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole du GERM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Cargese (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to calibrate all your experiments with a single reference ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RMN solide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontre des réseaux GBP &amp; Grand-Sud, Jan 2024, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we improve solid-state NMR sensitivity without DNP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2023 – Résonance Magnétique aux Extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://germ2023.sciencesconf.org/, Jun 2023, Murol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating and denoising NMR spectra under Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées nationales du DEVeloppement (JDEV2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcoils to improve solid-state NMR sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winh-Chhunn Teh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen A. Lehmann-Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI ème Congrès du GERM, Approches rapides en RMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saint-Pierre d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-uniform sampling applied to solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMN structurale dans le Bassin Parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectra denoising: using graphic cards ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Woelffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Barret-Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMN structurale dans le Bassin Parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance du SVD pour débruiter les spectres RMN et Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Woelffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Barret-Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">c2i-2016 : 7ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbobines et RMN en phase solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sakellariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumenter et innover en chimie physique pour préparer l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Maisonhaute, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti8O8(OOCR)16 A New Family of Titanium–Oxo Clusters: Complementarity of Solid State NMR and XRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Frot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Sassoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Popall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second SMARTER Crystallography Workshop (Structure elucidation by coMbining mAgnetic Resonance, compuTation modEling and diffRactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and solid state NMR characterization of phosphonates encapsulated in raw and organically modified SBA-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Boston, MA, United States. pp.1227-JJ04-06, 1-6, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/proc-1227-jj04-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Eu 3+ @Organo-Si(HIPE) Hybrid Macro-Mesocellular Foams Generation and Associated Luminescent Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Julian-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, MA, United States. pp.1111-D04-15, 1-6, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/proc-1111-d04-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipolar and J- Derived Solid State NMR Techniques and First Principles Calculations Applied to the Structure of Silicophosphates and to the Characterization of Phosphonate Grafting on Silica Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benharbya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Boston, MA, United States. pp.0984-MM14-05, 1-6, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-984-0984-MM14-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Characterisation of the Organic/SiO 2 Interfaces in Templated Porous Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babonneau Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Boston, MA, United States. pp.0984-MM14-06, 1-6, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-984-0984-MM14-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Role of Organic Matter in the Biomineralization Process of Marine Sponge Spicules: A Solid-State NMR Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pisera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMIN XVII : 17th International Symposium on Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Saint-Etienne (FR), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Expectation from DNP-Enhanced SS-NMR to figure out the Role of the Organic-Silica Interfaces: the Case of Diatom Frustules and Marine Siliceous Sponge Spicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pisera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetism and Magnetic Resonance: Magnetic Resonance, Understanding, Measurements and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving solid-state NMR sensitivity using instrumentation, fast acquisition and post-processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROpean MAgnetic Resonance meeting, EUROMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR safeguarding plan in case of major flooding of the Seine river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Congrès du Groupement d’Études de Résonance Magnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-uniform sampling & denoising applied to nuclear magnetic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring School on Sparse Representations and Compressed Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectra Denoising using Graphic Cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ping Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI e Conférence du GERM, “Simulation et Modélisation en RMN”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sète, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state NMR and diatoms: probing the interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomineralization short course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state nuclear magnetic resonance : from physics to materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd summer school of nanosciences in Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Le Tremblay sur Mauldre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What must be done in case of fire in your NMR room ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd european school on solid-state NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Safed, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature NMR Study of Silicophosphate Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème réunion de travail RMN du solide d’Eveux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, La Baume, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesostructured silica studied by silicon filtered reverse cross-polarization solid state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International school on high-field NMR spectroscopy for solids and liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of banana peels into banana peel wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid de Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Griel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Bottlenecks to Achieve High-Energy Sodium-Ion Cells Using Tin Anodes or Anode-Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parth Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harshita Lohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de sauvegarde des spectromètres RMN sur le site de Jussieu en cas de crue majeure de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] hal-01516834, UPMC - Paris 6 Sorbonne Universités. 2017, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] hal-02283727, Université Pierre &amp; Marie Curie. 2007, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing solid-state NMR sensitivity : instrumentation, fast acquisitions and signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material chemistry. Sorbonne Université, 2020. English. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020SORUS183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03344148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR coils and electromagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. RMN Grand Bassin Parisien : Échanges autour de l’instrumentation, Sorbonne Université (Paris), France. 2025, pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Champs Magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Assistants de prévention, Paris, France. 2014, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01139089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler et débruiter sous Python des spectres de résonance magnétique nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId430"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Laurent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-laurent-cmcp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8127-5326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257319336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-4328-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Bottlenecks to Achieve High‐Energy Sodium‐Ion Cells Using Tin Anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parth Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harshita Lohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202600009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydrophilic amorphous layer around bone apatite promotes osteogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian F Eichholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olwyn R Mahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisling Teahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210, pp.604-616. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2025.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure, and ionic transport properties of lithium monothiophosphate pentahydrate Li 3 PO 3 S·5H 2 O and its anhydrous form Li 3 PO 3 S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Avdeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (34), pp.28496-28507. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA03395K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millisecond-time-scale controlled freeze-quench for solute-intermediate analysis by solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Goldberga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevys Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Advanced imaging techniques in biomineralisation research, 261, pp.99-115. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5FD00032G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteins and Water Control the Stability of the Intracellular Amorphous Calcium Carbonate Inclusions Formed by Cyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho-Diogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (48), pp.44303-44312. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c14575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferred Orientation of a Physisorbed Molecular Catalyst and Implications for Selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel L Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mita Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien B Culver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Physical Chemistry Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), pp.293 - 301. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphyschemau.5c00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Collagen/Apatite Co-assembly for Injection of Mineralized Fibrillar Tissue Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Lama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Bussola Tovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.4c02115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One‐Pot Synthesis of Bioinspired Peptide‐Decorated Apatite Nanoparticles for Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.2306358. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202306358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium-driven physiological to pathological transition of bone-like architecture: A dose-dependent investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Bussola Tovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.579. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2023.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Supported Organometallic Ir I Complexes Enable Efficient Catalytic Methane Borylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orion Staples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali S. Ferrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uddhav Kanbur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeremy Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (14), pp.7992-8000. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.2c13612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Hybrid Polyphenol/Hydroxyapatite Nanomaterials with Anti-Radical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Palierse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Griel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (20), pp.3588. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12203588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heterogeneous Palladium Catalyst for the Polymerization of Olefins Prepared by Halide Abstraction Using Surface R 3 Si + Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Dorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (20), pp.e202117279. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202117279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic phosphate in growing calcium carbonate abalone shell suggests a shared mineral ancestral precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Tovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fouassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1496. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-29169-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baicalein-modified hydroxyapatite nanoparticles and coatings with antibacterial and antioxidant properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Palierse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Génois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, pp.111537, 1-13. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2020.111537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft-chemistry approach to the synthesis of amorphous calcium ortho/pyrophosphate biomaterials of tunable composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholai D Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.333-345. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2019.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Phase Transformation and Self-Assembly of Amorphous Nanoparticles into Higher-Order Mineral Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viacheslav Manichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pehau-Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (29), pp.12811-12825. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c05591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Heterogeneities within the Disordered Mineral domains of Aragonite Platelets in nacre from the European Abalone Haliotis tuberculata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gansmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (26), pp.14118-14130. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Interstitial Pressure Between Growing Ice Crystals During Ice-Templating Using a Lipid Lamellar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Cristiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.1989-1997. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising applied to spectroscopies-part II: Decreasing computation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aymeric Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Woelffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Barret-Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (3), pp.173-196. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05704928.2018.1559851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising applied to spectroscopies-part I: concept and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Woelffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Barret-Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (7), pp.602-630. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05704928.2018.1523183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone mineral: new insights into its chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8456. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44620-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and degradation of PEO&amp;lt;sub&amp;gt;20&amp;lt;/sub&amp;gt;PPO&amp;lt;sub&amp;gt;70&amp;lt;/sub&amp;gt;PEO&amp;lt;sub&amp;gt;20&amp;lt;/sub&amp;gt; triblock copolymers in mesostructured silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brindusa Dragoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taissire Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (3), pp.552-566. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-019-05044-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical microalgal biosensors for aqueous contaminants using organically doped silica as cellular hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yéprémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 410 (4), pp.1205-1216. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-017-0405-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of Water Molecules at the Silica – Ibuprofen Interface in Silica-Based Drug Delivery Systems Obtained through Incipient Wetness Impregnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldeep Panesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Nossov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (48), pp.26833-26839. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous Surface Layer versus Transient Amorphous Precursor Phase in Bone - A Case Study Investigated by Solid-state NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsou-Hsi-Camille Chan-Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Delices</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.351-360. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How High Concentrations of Proteins Stabilize the Amorphous State of Calcium Orthophosphate: A Solid-State Nuclear Magnetic Resonance (NMR) Study of the Casein Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Valle Costa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (5), pp.1256-1264. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b04235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil shale powders and their interactions with ciprofloxacin, ofloxacin, and oxytetracycline antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Gouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Saoiabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud El Karbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (24), pp.25977-25985 </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0100-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solid State NMR Investigation of Recent Marine Siliceous Sponge Spicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pisera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min6010021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of ribofuranose by a mineral surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Costa-Torro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 402, pp.241-244. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Polyethylenimine Conjugation Mode on the Cell Transfection Efficiency of Silica Nanovectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (40), pp.11078-11085. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into CaMgSi2O6:Eu2+,Mn2+,Dy3+ Nanoprobes: Influence of Chemical Composition and Crystallinity on Persistent Red Luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rosticher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Griel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (22), pp.3681-3687. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Acidic Macro-Mesocellular Aluminosilicate Monolithic foams &amp;quot;SiAl(HIPE)&amp;quot; and their Catalytic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien P. Debecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eliaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (74), pp.14018-14021. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC05328E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collagen confinement vs. ionic substitutions on the local disorder in bone and biomimetic apatites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Crevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (2), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3mh00071k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state NMR Study Reveals Collagen I Structural Modifications of Amino Acid Side Chains upon Fibrillogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Sa Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 288 (11), pp.7528-7535. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M112.390146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Molecular Picture of the Adsorption of Glycine in Mesoporous Silica through NMR Experiments Combined with DFT‑D Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.4104-4114. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312195a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of disulfide bridges within silica nanoparticles to control their intra-cellular degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (33), pp.3410-3412. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc41062e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrocellular Pd@ionic liquid@organo-Si(HIPE) heterogeneous catalysts and their use for Heck coupling reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.157-168. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2nj40527j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state NMR characterization of phenylphosphonic acid encapsulated in SBA-15 and aminopropyl-modified SBA-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166 (SI), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-mediated structuring of bone apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco M. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cassaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Selmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (12), pp.1144-1153. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMAT3787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurfactant-mediated one-step synthesis of hydrophobic functional imogolite nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bejoy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephirin Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.426-435. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1ra00442e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general route to nanostructured M[V3O8] and M-x[V6O16] (x=1 and 2) and their first evaluation for building enzymatic biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Steunou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durupthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (30), pp.15291-15302. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm30485f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spins nucléaires : des espions pour explorer la structure des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Danses avec les spins: la RMN en chimie, 364-365, pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic and structural transformations of sedimentary chalcedony in flint upon heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Slodczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.135-144. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Carbon from Biomass: Structural Differences between Hydrothermal and Pyrolyzed Carbons via 13C Solid State NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Falco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Caballero Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (23), pp.14460-14471. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la202361p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights on Nitrogen-Containing Hydrothermal Carbon Using Solid-State MAS 13C and 15N NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (18), pp.8976-8982. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2015512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the interface in silica-encapsulated liposomes by combining solid state NMR and first principles calculations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (42), pp.16815-16827. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja201002r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature H2 sensing in self-assembled organotin thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Elhamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toupance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.1464-1466. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0CC04188B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme-based biohybrid foams designed for continuous flow heterogeneous catalysis and biodiesel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Babeau-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp. 2840-2844. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1ee01295a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic acetalization of carbonyl compounds over cation (Ce3+, Fe3+ and Al3+) exchanged montmorillonites and Ce3+-exchanged Y zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bejoy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanthakumar Ganga Ramu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Gopinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jino George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manju Kurian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Clay Mineral-based Catalysts and Catalysis, 53 (2), pp.227-235. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2011.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-Assisted Synthesis of Mesoporous Zirconia-Hydroxyapatite Nanocomposites and Their Dual Surface Affinity for Cr 3+ /Cr 2 O 7 2– Ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Achelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Laghzizil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (24), pp.15176-15184. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la2029643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of carboxylate chelating agents on the chemical, structural and textural properties of hydroxyapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Achelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saoiabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Laghzizil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (44), pp.10644-10651. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0dt00251h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti8O8(OOCR)16, a New Family of Titanium-Oxo Clusters: Potential NBUs for Reticular Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Frot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Sassoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Popall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (36), pp.5650-5659. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201000807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing ultra-low thermal expansion of β-Zr2O(PO4)2 by substitutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bregiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (12), pp.1996-2000. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2010.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state nuclear magnetic resonance: A valuable tool to explore organic-inorganic interfaces in silica-based hybrid materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1-2), pp.58-68. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2009.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses and characterization of new organically grafted silica foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ungureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Babot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 360, pp. 85-93. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2010.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution State NMR Techniques Applied to Solid State Samples: Characterization of Benzoic Acid Confined in MCM-41.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hartmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (23), pp.8884-8891. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp910622m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cyclic polyamines on silica formation during the Stöber process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (40), pp.10204-10210. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b915428k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization of Hydrothermal Carbon Spheres by Advanced Solid-State MAS 13 C NMR Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Magdalena Titirici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (22), pp.9644-9654. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp901582x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state NMR characterization of drug-model molecules encapsulated in MCM-41 silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hartmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Tourne-Peteilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (8), pp.1345-1355. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1351/PAC-CON-08-11-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu3+ @Organo-Si(HIPE) Macro-Mesocellular Hybrid Foams Generation : Syntheses, Characterizations, and Photonic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Julian-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deuleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (22), pp.7117-7129. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm8018023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of dipolar and J-derived solid-state NMR techniques for a new pair of nuclei {31P,29Si}. Towards the characterization of Si-O-P mesoporous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.387-397. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2007.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-nuclear solid state NMR to the characterization of the Thalassiosira pseudonana diatom cell wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390 (7), pp.1889-1898. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-008-1908-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the Stöber by a polyazamacrocycle leading to unusual core-shell silica nanoparticles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chuburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Déchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (8), pp.4026-4031. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la703828v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Syntheses of the First Series of Emulsion Based Hierarchical Hybrid Organic-Inorganic Open-Cell Monoliths Possessing Tunable Functionality (Organo-Si(HIPE) Series)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ungureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Babot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (23), pp. 5786-5796. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm701984t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State NMR Characterization of the Surfactant−Silica Interface in Templated Silicas: Acidic versus Basic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Innocenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (6), pp.1343-1354. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm062545j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles NMR calculations of phenylphosphinic acid C6H5HPO(OH): Assignments, orientation of tensors by local field experiments and effect of molecular motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 187 (1), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2007.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of the refocused 31P-29Si MAS-J-INEPT NMR experiment for the characterization of silicophosphate crystalline phases and amorphous gels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (4), pp.1379-1387. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic061964f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature behavior of periodic mesoporous ethanesilica glasses prepared from a bridged silsesquioxane and a non-ionic triblock copolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (11-12), pp.1109-1119. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-condensation and particle growth in aqueous silane mixtures at low concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 298 (1), pp.192 - 201. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2005.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical bonding in silicophosphate gels : Contribution of dipolar and J-derived solid state NMR techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (2-3), pp.181-189. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-006-7431-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octanuclear Oxothiomolybdate(V) Rings: Structure and Ionic-Conducting Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (12), pp.3026-3032. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200400068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of a Protection System for NMR Spectrometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Guéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 156 (2), pp.295-302. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmre.2002.2558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterizations of YVO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;:Eu Colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (5), pp.2264-2269. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm011263a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating and denoising NMR spectra under Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR mini-school: Basics, Signal treatment, Simulation, Numerical mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMN multi-dimensionnelle et techniques rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole du GERM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Cargese (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to calibrate all your experiments with a single reference ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RMN solide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontre des réseaux GBP &amp; Grand-Sud, Jan 2024, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we improve solid-state NMR sensitivity without DNP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2023 – Résonance Magnétique aux Extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://germ2023.sciencesconf.org/, Jun 2023, Murol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating and denoising NMR spectra under Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées nationales du DEVeloppement (JDEV2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcoils to improve solid-state NMR sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winh-Chhunn Teh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen A. Lehmann-Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI ème Congrès du GERM, Approches rapides en RMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saint-Pierre d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-uniform sampling applied to solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMN structurale dans le Bassin Parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance du SVD pour débruiter les spectres RMN et Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Woelffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Barret-Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">c2i-2016 : 7ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectra denoising: using graphic cards ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Woelffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Barret-Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMN structurale dans le Bassin Parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbobines et RMN en phase solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sakellariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumenter et innover en chimie physique pour préparer l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Maisonhaute, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti8O8(OOCR)16 A New Family of Titanium–Oxo Clusters: Complementarity of Solid State NMR and XRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Frot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Sassoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Popall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second SMARTER Crystallography Workshop (Structure elucidation by coMbining mAgnetic Resonance, compuTation modEling and diffRactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and solid state NMR characterization of phosphonates encapsulated in raw and organically modified SBA-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Boston, MA, United States. pp.1227-JJ04-06, 1-6, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/proc-1227-jj04-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Eu 3+ @Organo-Si(HIPE) Hybrid Macro-Mesocellular Foams Generation and Associated Luminescent Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Julian-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, MA, United States. pp.1111-D04-15, 1-6, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/proc-1111-d04-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipolar and J- Derived Solid State NMR Techniques and First Principles Calculations Applied to the Structure of Silicophosphates and to the Characterization of Phosphonate Grafting on Silica Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benharbya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Boston, MA, United States. pp.0984-MM14-05, 1-6, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-984-0984-MM14-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Characterisation of the Organic/SiO 2 Interfaces in Templated Porous Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babonneau Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Boston, MA, United States. pp.0984-MM14-06, 1-6, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-984-0984-MM14-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Role of Organic Matter in the Biomineralization Process of Marine Sponge Spicules: A Solid-State NMR Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pisera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMIN XVII : 17th International Symposium on Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Saint-Etienne (FR), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Expectation from DNP-Enhanced SS-NMR to figure out the Role of the Organic-Silica Interfaces: the Case of Diatom Frustules and Marine Siliceous Sponge Spicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pisera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetism and Magnetic Resonance: Magnetic Resonance, Understanding, Measurements and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving solid-state NMR sensitivity using instrumentation, fast acquisition and post-processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROpean MAgnetic Resonance meeting, EUROMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR safeguarding plan in case of major flooding of the Seine river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Congrès du Groupement d’Études de Résonance Magnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-uniform sampling & denoising applied to nuclear magnetic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring School on Sparse Representations and Compressed Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectra Denoising using Graphic Cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ping Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI e Conférence du GERM, “Simulation et Modélisation en RMN”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sète, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state NMR and diatoms: probing the interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomineralization short course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state nuclear magnetic resonance : from physics to materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd summer school of nanosciences in Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Le Tremblay sur Mauldre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What must be done in case of fire in your NMR room ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd european school on solid-state NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Safed, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature NMR Study of Silicophosphate Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème réunion de travail RMN du solide d’Eveux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, La Baume, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesostructured silica studied by silicon filtered reverse cross-polarization solid state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International school on high-field NMR spectroscopy for solids and liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of banana peels into banana peel wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid de Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Griel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Bottlenecks to Achieve High-Energy Sodium-Ion Cells Using Tin Anodes or Anode-Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parth Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harshita Lohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de sauvegarde des spectromètres RMN sur le site de Jussieu en cas de crue majeure de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] hal-01516834, UPMC - Paris 6 Sorbonne Universités. 2017, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] hal-02283727, Université Pierre &amp; Marie Curie. 2007, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing solid-state NMR sensitivity : instrumentation, fast acquisitions and signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material chemistry. Sorbonne Université, 2020. English. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020SORUS183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03344148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR coils and electromagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. RMN Grand Bassin Parisien : Échanges autour de l’instrumentation, Sorbonne Université (Paris), France. 2025, pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Champs Magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Assistants de prévention, Paris, France. 2025, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01139089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler et débruiter sous Python des spectres de résonance magnétique nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId430"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9732A4F8"/>
+    <w:nsid w:val="BE219962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-laurent-cmcp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8127-5326" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257319336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-4328-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parth Desai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshita Lohani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202600009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas von Euw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian F Eichholz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olwyn R Mahon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Georges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Teahan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bouaouina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA03395K" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05462812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Goldberga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevys Chanal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00032G" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Travert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c14575" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294641v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel L Leonard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mita Halder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien B Culver" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphyschemau.5c00007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04850151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Merle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bussola Tovani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.4c02115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Kuhn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202306358" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04189351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04096408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Staples" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Ferrandon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddhav Kanbur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeremy Kropf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c13612" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palierse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12203588" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03905712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Gao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Dorn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Rossini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117279" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03615631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ajili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Tovani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fouassier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29169-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111537" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Manichev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c05591" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013898v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00280" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490271v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03347" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02063604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Aymeric Gilles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woelffel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Barret-Vivin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05704928.2018.1559851" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02447805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mayen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholai D Jensen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.12.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01879736v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05704928.2018.1523183" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02175149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissire Benamor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05044-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02155237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44620-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01533631v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Ahmed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0405-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01637716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Panesar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nossov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Guenneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08919" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01559945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsou-Hsi-Camille Chan-Chang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.06.040" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04235" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Gouza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Saoiabi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud El Karbane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0100-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pisera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274327v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02616" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281472v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosticher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500257" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191422v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien P. Debecker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eliaers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05328E" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275035v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fournier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Costa-Torro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.07.018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Crevant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonhomme-Coury" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mh00071k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461411v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41062e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797997v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folliet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312195a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763809v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40527j" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468404v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Aiello" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano Testa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.04.028" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289769v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3787" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461409v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.390146" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457186v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00442e" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461422v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm30485f" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461428v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.09.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692389v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201002r" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455162v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2015512" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620449v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Babeau-Garcia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Achard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee01295a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521053v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Renard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Elhamzaoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jousseaume" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC04188B" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521009v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanthakumar Ganga Ramu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Gopinath" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jino George" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manju Kurian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.01.021" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291378v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Achelhi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Laghzizil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2029643" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457064v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Falco" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Caballero Perez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202361p" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saoiabi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00251h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EF1CD8ED52A1D0EE4796F214F3CD081960A994/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143261v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.08.005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L3T6QT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02350781v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Frot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cochet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sassoye" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Popall" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000807" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJKHDHXH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462099v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.08.001" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C9D8RG9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476690v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ungureanu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleuze" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Babot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.02.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CBMRWVC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487193v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hartmeyer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quignard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp910622m" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393439v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Magdalena Titirici" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901582x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414146v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourne-Peteilh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-08-11-10" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429048v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915428k" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1L7MPGGV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411135v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Julian-Lopez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deuleuze" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8018023" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2ZPQX1HJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267398v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coelho" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme-Coury" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissie&#768;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.09.012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS6G5JV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347613v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tesson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1908-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KFS8XWT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347611v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chuburu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cadiou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703828v" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NMZJV3LF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257937v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm701984t" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZC4S4QBR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455158v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Innocenzi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062545j" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186742v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2007.03.018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9LBTFZ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326965v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061964f" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1XP0T0HK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327438v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.020" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6MPWC65-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01896459v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heitz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.12.011" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M5673DV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107473v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-006-7431-x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43HFL6CN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050133v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Du Peloux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200400068" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E5FF07978DD943E8FCB020ED947FDD5256E0FD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050126v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huignard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buissette" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm011263a" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLGVWV9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050129v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gu&#233;ron" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.2002.2558" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW043R9N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05376990v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932630v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457352v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04459500v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013180v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156281v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winh-Chhunn Teh" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen A. Lehmann-Horn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sakellariou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01745319v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277415v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277387v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139041v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521092v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popall" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02351642v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-1227-jj04-06" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02351690v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-1111-d04-15" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351173v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benharbya" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Gervais" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-984-0984-MM14-05" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351182v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babonneau Florence" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-984-0984-MM14-06" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04259024v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156116v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832993v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526673v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516795v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01168997v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ping Man" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01138970v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01881873v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01881885v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maquet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01881898v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01881960v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349065v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Laporte" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charliac" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345088v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516834v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02283727v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03344148v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUS183" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05376809v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/cel-01139089v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03082680v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-laurent-cmcp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8127-5326" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257319336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-4328-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parth Desai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshita Lohani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202600009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas von Euw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian F Eichholz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olwyn R Mahon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Georges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Teahan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bouaouina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA03395K" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05462812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Goldberga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevys Chanal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00032G" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Travert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c14575" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294641v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel L Leonard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mita Halder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien B Culver" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphyschemau.5c00007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04850151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Merle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bussola Tovani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.4c02115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Kuhn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202306358" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04189351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04096408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Staples" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Ferrandon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddhav Kanbur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeremy Kropf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c13612" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palierse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12203588" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03905712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Gao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Dorn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Rossini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117279" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03615631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ajili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Tovani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fouassier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29169-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111537" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02447805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mayen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholai D Jensen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.12.027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Manichev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c05591" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00280" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490271v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03347" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02063604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Aymeric Gilles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woelffel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Barret-Vivin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05704928.2018.1559851" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01879736v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05704928.2018.1523183" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02155237v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44620-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02175149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissire Benamor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05044-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01533631v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Ahmed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0405-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01637716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Panesar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nossov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Guenneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08919" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01559945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsou-Hsi-Camille Chan-Chang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.06.040" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04235" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Gouza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Saoiabi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud El Karbane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0100-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pisera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275035v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fournier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Costa-Torro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.07.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274327v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02616" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosticher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500257" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191422v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien P. Debecker" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eliaers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05328E" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Crevant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonhomme-Coury" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mh00071k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.390146" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797997v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folliet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312195a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461411v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41062e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763809v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40527j" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468404v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Aiello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano Testa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.04.028" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289769v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3787" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457186v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00442e" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461422v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm30485f" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461428v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.09.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457064v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Falco" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Caballero Perez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202361p" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455162v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhao" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2015512" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692389v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201002r" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521053v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Renard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Elhamzaoui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jousseaume" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC04188B" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620449v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Babeau-Garcia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Achard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee01295a" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521009v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanthakumar Ganga Ramu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Gopinath" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jino George" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manju Kurian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.01.021" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291378v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Achelhi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Laghzizil" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2029643" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saoiabi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00251h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EF1CD8ED52A1D0EE4796F214F3CD081960A994/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02350781v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Frot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cochet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sassoye" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Popall" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000807" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJKHDHXH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143261v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.08.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L3T6QT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462099v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.08.001" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C9D8RG9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476690v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ungureanu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleuze" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Babot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.02.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CBMRWVC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487193v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hartmeyer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quignard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp910622m" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429048v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915428k" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1L7MPGGV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393439v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Magdalena Titirici" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901582x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414146v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourne-Peteilh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-08-11-10" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411135v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Julian-Lopez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deuleuze" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8018023" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2ZPQX1HJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267398v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coelho" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme-Coury" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissie&#768;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.09.012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS6G5JV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347613v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tesson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1908-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KFS8XWT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347611v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chuburu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cadiou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703828v" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NMZJV3LF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257937v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm701984t" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZC4S4QBR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455158v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Innocenzi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062545j" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186742v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2007.03.018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9LBTFZ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326965v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061964f" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1XP0T0HK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327438v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.020" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6MPWC65-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01896459v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heitz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.12.011" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M5673DV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107473v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-006-7431-x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43HFL6CN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050133v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Du Peloux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200400068" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E5FF07978DD943E8FCB020ED947FDD5256E0FD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050129v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gu&#233;ron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.2002.2558" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW043R9N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050126v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huignard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buissette" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm011263a" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLGVWV9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05376990v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932630v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457352v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04459500v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013180v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156281v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winh-Chhunn Teh" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen A. Lehmann-Horn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sakellariou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01745319v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277387v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277415v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139041v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521092v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popall" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02351642v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-1227-jj04-06" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02351690v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-1111-d04-15" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351173v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benharbya" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Gervais" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-984-0984-MM14-05" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351182v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babonneau Florence" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-984-0984-MM14-06" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04259024v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156116v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832993v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526673v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516795v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01168997v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ping Man" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01138970v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01881873v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01881885v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maquet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01881898v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01881960v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349065v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Laporte" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charliac" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345088v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516834v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02283727v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03344148v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUS183" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05376809v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/cel-01139089v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03082680v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>