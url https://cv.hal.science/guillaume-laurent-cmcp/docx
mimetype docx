--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Laurent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-laurent-cmcp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8127-5326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257319336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-4328-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Bottlenecks to Achieve High‐Energy Sodium‐Ion Cells Using Tin Anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parth Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harshita Lohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202600009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydrophilic amorphous layer around bone apatite promotes osteogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian F Eichholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olwyn R Mahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisling Teahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210, pp.604-616. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2025.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure, and ionic transport properties of lithium monothiophosphate pentahydrate Li 3 PO 3 S·5H 2 O and its anhydrous form Li 3 PO 3 S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Avdeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (34), pp.28496-28507. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA03395K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millisecond-time-scale controlled freeze-quench for solute-intermediate analysis by solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Goldberga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevys Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Advanced imaging techniques in biomineralisation research, 261, pp.99-115. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5FD00032G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteins and Water Control the Stability of the Intracellular Amorphous Calcium Carbonate Inclusions Formed by Cyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho-Diogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (48), pp.44303-44312. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c14575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferred Orientation of a Physisorbed Molecular Catalyst and Implications for Selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel L Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mita Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien B Culver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Physical Chemistry Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), pp.293 - 301. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphyschemau.5c00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Collagen/Apatite Co-assembly for Injection of Mineralized Fibrillar Tissue Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Lama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Bussola Tovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.4c02115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One‐Pot Synthesis of Bioinspired Peptide‐Decorated Apatite Nanoparticles for Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.2306358. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202306358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium-driven physiological to pathological transition of bone-like architecture: A dose-dependent investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Bussola Tovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.579. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2023.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Supported Organometallic Ir I Complexes Enable Efficient Catalytic Methane Borylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orion Staples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali S. Ferrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uddhav Kanbur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeremy Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (14), pp.7992-8000. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.2c13612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Hybrid Polyphenol/Hydroxyapatite Nanomaterials with Anti-Radical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Palierse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Griel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (20), pp.3588. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12203588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heterogeneous Palladium Catalyst for the Polymerization of Olefins Prepared by Halide Abstraction Using Surface R 3 Si + Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Dorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (20), pp.e202117279. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202117279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic phosphate in growing calcium carbonate abalone shell suggests a shared mineral ancestral precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Tovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fouassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1496. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-29169-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baicalein-modified hydroxyapatite nanoparticles and coatings with antibacterial and antioxidant properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Palierse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Génois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, pp.111537, 1-13. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2020.111537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft-chemistry approach to the synthesis of amorphous calcium ortho/pyrophosphate biomaterials of tunable composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholai D Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.333-345. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2019.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Phase Transformation and Self-Assembly of Amorphous Nanoparticles into Higher-Order Mineral Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viacheslav Manichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pehau-Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (29), pp.12811-12825. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c05591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Heterogeneities within the Disordered Mineral domains of Aragonite Platelets in nacre from the European Abalone Haliotis tuberculata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gansmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (26), pp.14118-14130. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Interstitial Pressure Between Growing Ice Crystals During Ice-Templating Using a Lipid Lamellar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Cristiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.1989-1997. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising applied to spectroscopies-part II: Decreasing computation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aymeric Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Woelffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Barret-Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (3), pp.173-196. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05704928.2018.1559851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising applied to spectroscopies-part I: concept and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Woelffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Barret-Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (7), pp.602-630. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05704928.2018.1523183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone mineral: new insights into its chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8456. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44620-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and degradation of PEO&amp;lt;sub&amp;gt;20&amp;lt;/sub&amp;gt;PPO&amp;lt;sub&amp;gt;70&amp;lt;/sub&amp;gt;PEO&amp;lt;sub&amp;gt;20&amp;lt;/sub&amp;gt; triblock copolymers in mesostructured silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brindusa Dragoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taissire Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (3), pp.552-566. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-019-05044-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical microalgal biosensors for aqueous contaminants using organically doped silica as cellular hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yéprémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 410 (4), pp.1205-1216. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-017-0405-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of Water Molecules at the Silica – Ibuprofen Interface in Silica-Based Drug Delivery Systems Obtained through Incipient Wetness Impregnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldeep Panesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Nossov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (48), pp.26833-26839. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous Surface Layer versus Transient Amorphous Precursor Phase in Bone - A Case Study Investigated by Solid-state NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsou-Hsi-Camille Chan-Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Delices</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.351-360. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How High Concentrations of Proteins Stabilize the Amorphous State of Calcium Orthophosphate: A Solid-State Nuclear Magnetic Resonance (NMR) Study of the Casein Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Valle Costa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (5), pp.1256-1264. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b04235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil shale powders and their interactions with ciprofloxacin, ofloxacin, and oxytetracycline antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Gouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Saoiabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud El Karbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (24), pp.25977-25985 </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0100-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solid State NMR Investigation of Recent Marine Siliceous Sponge Spicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pisera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min6010021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of ribofuranose by a mineral surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Costa-Torro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 402, pp.241-244. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Polyethylenimine Conjugation Mode on the Cell Transfection Efficiency of Silica Nanovectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (40), pp.11078-11085. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into CaMgSi2O6:Eu2+,Mn2+,Dy3+ Nanoprobes: Influence of Chemical Composition and Crystallinity on Persistent Red Luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rosticher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Griel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (22), pp.3681-3687. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Acidic Macro-Mesocellular Aluminosilicate Monolithic foams &amp;quot;SiAl(HIPE)&amp;quot; and their Catalytic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien P. Debecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eliaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (74), pp.14018-14021. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC05328E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collagen confinement vs. ionic substitutions on the local disorder in bone and biomimetic apatites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Crevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (2), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3mh00071k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state NMR Study Reveals Collagen I Structural Modifications of Amino Acid Side Chains upon Fibrillogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Sa Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 288 (11), pp.7528-7535. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M112.390146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Molecular Picture of the Adsorption of Glycine in Mesoporous Silica through NMR Experiments Combined with DFT‑D Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.4104-4114. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312195a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of disulfide bridges within silica nanoparticles to control their intra-cellular degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (33), pp.3410-3412. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc41062e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrocellular Pd@ionic liquid@organo-Si(HIPE) heterogeneous catalysts and their use for Heck coupling reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.157-168. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2nj40527j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state NMR characterization of phenylphosphonic acid encapsulated in SBA-15 and aminopropyl-modified SBA-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166 (SI), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-mediated structuring of bone apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco M. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cassaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Selmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (12), pp.1144-1153. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMAT3787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurfactant-mediated one-step synthesis of hydrophobic functional imogolite nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bejoy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephirin Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.426-435. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1ra00442e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general route to nanostructured M[V3O8] and M-x[V6O16] (x=1 and 2) and their first evaluation for building enzymatic biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Steunou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durupthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (30), pp.15291-15302. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm30485f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spins nucléaires : des espions pour explorer la structure des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Danses avec les spins: la RMN en chimie, 364-365, pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic and structural transformations of sedimentary chalcedony in flint upon heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Slodczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.135-144. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Carbon from Biomass: Structural Differences between Hydrothermal and Pyrolyzed Carbons via 13C Solid State NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Falco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Caballero Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (23), pp.14460-14471. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la202361p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights on Nitrogen-Containing Hydrothermal Carbon Using Solid-State MAS 13C and 15N NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (18), pp.8976-8982. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2015512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the interface in silica-encapsulated liposomes by combining solid state NMR and first principles calculations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (42), pp.16815-16827. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja201002r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature H2 sensing in self-assembled organotin thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Elhamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toupance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.1464-1466. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0CC04188B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme-based biohybrid foams designed for continuous flow heterogeneous catalysis and biodiesel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Babeau-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp. 2840-2844. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1ee01295a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic acetalization of carbonyl compounds over cation (Ce3+, Fe3+ and Al3+) exchanged montmorillonites and Ce3+-exchanged Y zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bejoy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanthakumar Ganga Ramu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Gopinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jino George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manju Kurian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Clay Mineral-based Catalysts and Catalysis, 53 (2), pp.227-235. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2011.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-Assisted Synthesis of Mesoporous Zirconia-Hydroxyapatite Nanocomposites and Their Dual Surface Affinity for Cr 3+ /Cr 2 O 7 2– Ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Achelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Laghzizil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (24), pp.15176-15184. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la2029643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of carboxylate chelating agents on the chemical, structural and textural properties of hydroxyapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Achelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saoiabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Laghzizil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (44), pp.10644-10651. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0dt00251h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti8O8(OOCR)16, a New Family of Titanium-Oxo Clusters: Potential NBUs for Reticular Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Frot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Sassoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Popall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (36), pp.5650-5659. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201000807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing ultra-low thermal expansion of β-Zr2O(PO4)2 by substitutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bregiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (12), pp.1996-2000. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2010.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state nuclear magnetic resonance: A valuable tool to explore organic-inorganic interfaces in silica-based hybrid materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1-2), pp.58-68. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2009.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses and characterization of new organically grafted silica foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ungureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Babot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 360, pp. 85-93. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2010.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution State NMR Techniques Applied to Solid State Samples: Characterization of Benzoic Acid Confined in MCM-41.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hartmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (23), pp.8884-8891. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp910622m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cyclic polyamines on silica formation during the Stöber process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (40), pp.10204-10210. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b915428k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization of Hydrothermal Carbon Spheres by Advanced Solid-State MAS 13 C NMR Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Magdalena Titirici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (22), pp.9644-9654. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp901582x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state NMR characterization of drug-model molecules encapsulated in MCM-41 silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hartmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Tourne-Peteilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (8), pp.1345-1355. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1351/PAC-CON-08-11-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu3+ @Organo-Si(HIPE) Macro-Mesocellular Hybrid Foams Generation : Syntheses, Characterizations, and Photonic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Julian-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deuleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (22), pp.7117-7129. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm8018023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of dipolar and J-derived solid-state NMR techniques for a new pair of nuclei {31P,29Si}. Towards the characterization of Si-O-P mesoporous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.387-397. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2007.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-nuclear solid state NMR to the characterization of the Thalassiosira pseudonana diatom cell wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390 (7), pp.1889-1898. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-008-1908-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the Stöber by a polyazamacrocycle leading to unusual core-shell silica nanoparticles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chuburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Déchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (8), pp.4026-4031. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la703828v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Syntheses of the First Series of Emulsion Based Hierarchical Hybrid Organic-Inorganic Open-Cell Monoliths Possessing Tunable Functionality (Organo-Si(HIPE) Series)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ungureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Babot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (23), pp. 5786-5796. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm701984t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State NMR Characterization of the Surfactant−Silica Interface in Templated Silicas: Acidic versus Basic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Innocenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (6), pp.1343-1354. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm062545j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles NMR calculations of phenylphosphinic acid C6H5HPO(OH): Assignments, orientation of tensors by local field experiments and effect of molecular motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 187 (1), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2007.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of the refocused 31P-29Si MAS-J-INEPT NMR experiment for the characterization of silicophosphate crystalline phases and amorphous gels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (4), pp.1379-1387. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic061964f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature behavior of periodic mesoporous ethanesilica glasses prepared from a bridged silsesquioxane and a non-ionic triblock copolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (11-12), pp.1109-1119. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-condensation and particle growth in aqueous silane mixtures at low concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 298 (1), pp.192 - 201. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2005.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical bonding in silicophosphate gels : Contribution of dipolar and J-derived solid state NMR techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (2-3), pp.181-189. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-006-7431-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octanuclear Oxothiomolybdate(V) Rings: Structure and Ionic-Conducting Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (12), pp.3026-3032. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200400068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of a Protection System for NMR Spectrometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Guéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 156 (2), pp.295-302. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmre.2002.2558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterizations of YVO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;:Eu Colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (5), pp.2264-2269. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm011263a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating and denoising NMR spectra under Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR mini-school: Basics, Signal treatment, Simulation, Numerical mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMN multi-dimensionnelle et techniques rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole du GERM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Cargese (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to calibrate all your experiments with a single reference ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RMN solide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontre des réseaux GBP &amp; Grand-Sud, Jan 2024, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we improve solid-state NMR sensitivity without DNP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2023 – Résonance Magnétique aux Extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://germ2023.sciencesconf.org/, Jun 2023, Murol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating and denoising NMR spectra under Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées nationales du DEVeloppement (JDEV2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcoils to improve solid-state NMR sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winh-Chhunn Teh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen A. Lehmann-Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI ème Congrès du GERM, Approches rapides en RMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saint-Pierre d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-uniform sampling applied to solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMN structurale dans le Bassin Parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance du SVD pour débruiter les spectres RMN et Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Woelffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Barret-Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">c2i-2016 : 7ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectra denoising: using graphic cards ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Woelffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Barret-Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMN structurale dans le Bassin Parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbobines et RMN en phase solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sakellariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumenter et innover en chimie physique pour préparer l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Maisonhaute, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti8O8(OOCR)16 A New Family of Titanium–Oxo Clusters: Complementarity of Solid State NMR and XRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Frot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Sassoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Popall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second SMARTER Crystallography Workshop (Structure elucidation by coMbining mAgnetic Resonance, compuTation modEling and diffRactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and solid state NMR characterization of phosphonates encapsulated in raw and organically modified SBA-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Boston, MA, United States. pp.1227-JJ04-06, 1-6, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/proc-1227-jj04-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Eu 3+ @Organo-Si(HIPE) Hybrid Macro-Mesocellular Foams Generation and Associated Luminescent Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Julian-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, MA, United States. pp.1111-D04-15, 1-6, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/proc-1111-d04-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipolar and J- Derived Solid State NMR Techniques and First Principles Calculations Applied to the Structure of Silicophosphates and to the Characterization of Phosphonate Grafting on Silica Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benharbya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Boston, MA, United States. pp.0984-MM14-05, 1-6, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-984-0984-MM14-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Characterisation of the Organic/SiO 2 Interfaces in Templated Porous Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babonneau Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Boston, MA, United States. pp.0984-MM14-06, 1-6, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-984-0984-MM14-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Role of Organic Matter in the Biomineralization Process of Marine Sponge Spicules: A Solid-State NMR Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pisera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMIN XVII : 17th International Symposium on Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Saint-Etienne (FR), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Expectation from DNP-Enhanced SS-NMR to figure out the Role of the Organic-Silica Interfaces: the Case of Diatom Frustules and Marine Siliceous Sponge Spicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pisera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetism and Magnetic Resonance: Magnetic Resonance, Understanding, Measurements and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving solid-state NMR sensitivity using instrumentation, fast acquisition and post-processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROpean MAgnetic Resonance meeting, EUROMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR safeguarding plan in case of major flooding of the Seine river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Congrès du Groupement d’Études de Résonance Magnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-uniform sampling & denoising applied to nuclear magnetic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring School on Sparse Representations and Compressed Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectra Denoising using Graphic Cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ping Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI e Conférence du GERM, “Simulation et Modélisation en RMN”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sète, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state NMR and diatoms: probing the interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomineralization short course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state nuclear magnetic resonance : from physics to materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd summer school of nanosciences in Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Le Tremblay sur Mauldre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What must be done in case of fire in your NMR room ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd european school on solid-state NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Safed, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature NMR Study of Silicophosphate Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème réunion de travail RMN du solide d’Eveux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, La Baume, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesostructured silica studied by silicon filtered reverse cross-polarization solid state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International school on high-field NMR spectroscopy for solids and liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of banana peels into banana peel wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid de Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Griel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Bottlenecks to Achieve High-Energy Sodium-Ion Cells Using Tin Anodes or Anode-Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parth Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harshita Lohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de sauvegarde des spectromètres RMN sur le site de Jussieu en cas de crue majeure de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] hal-01516834, UPMC - Paris 6 Sorbonne Universités. 2017, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] hal-02283727, Université Pierre &amp; Marie Curie. 2007, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing solid-state NMR sensitivity : instrumentation, fast acquisitions and signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material chemistry. Sorbonne Université, 2020. English. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020SORUS183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03344148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR coils and electromagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. RMN Grand Bassin Parisien : Échanges autour de l’instrumentation, Sorbonne Université (Paris), France. 2025, pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Champs Magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Assistants de prévention, Paris, France. 2025, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01139089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler et débruiter sous Python des spectres de résonance magnétique nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId430"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Laurent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-laurent-cmcp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8127-5326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257319336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-4328-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Bottlenecks to Achieve High‐Energy Sodium‐Ion Cells Using Tin Anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parth Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harshita Lohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202600009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydrophilic amorphous layer around bone apatite promotes osteogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kian F Eichholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olwyn R Mahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisling Teahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210, pp.604-616. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2025.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure, and ionic transport properties of lithium monothiophosphate pentahydrate Li 3 PO 3 S·5H 2 O and its anhydrous form Li 3 PO 3 S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Avdeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (34), pp.28496-28507. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA03395K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millisecond-time-scale controlled freeze-quench for solute-intermediate analysis by solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Goldberga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevys Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Advanced imaging techniques in biomineralisation research, 261, pp.99-115. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5FD00032G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteins and Water Control the Stability of the Intracellular Amorphous Calcium Carbonate Inclusions Formed by Cyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho-Diogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (48), pp.44303-44312. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c14575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferred Orientation of a Physisorbed Molecular Catalyst and Implications for Selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel L Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mita Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien B Culver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Physical Chemistry Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), pp.293 - 301. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphyschemau.5c00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Collagen/Apatite Co-assembly for Injection of Mineralized Fibrillar Tissue Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Lama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Bussola Tovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.4c02115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One‐Pot Synthesis of Bioinspired Peptide‐Decorated Apatite Nanoparticles for Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.2306358. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202306358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Supported Organometallic Ir I Complexes Enable Efficient Catalytic Methane Borylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orion Staples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali S. Ferrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uddhav Kanbur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeremy Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (14), pp.7992-8000. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.2c13612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium-driven physiological to pathological transition of bone-like architecture: A dose-dependent investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Bussola Tovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.579. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2023.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heterogeneous Palladium Catalyst for the Polymerization of Olefins Prepared by Halide Abstraction Using Surface R 3 Si + Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Dorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (20), pp.e202117279. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202117279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Hybrid Polyphenol/Hydroxyapatite Nanomaterials with Anti-Radical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Palierse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Griel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (20), pp.3588. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12203588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic phosphate in growing calcium carbonate abalone shell suggests a shared mineral ancestral precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Tovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fouassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1496. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-29169-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baicalein-modified hydroxyapatite nanoparticles and coatings with antibacterial and antioxidant properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Palierse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Génois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, pp.111537, 1-13. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2020.111537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Heterogeneities within the Disordered Mineral domains of Aragonite Platelets in nacre from the European Abalone Haliotis tuberculata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gansmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (26), pp.14118-14130. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Interstitial Pressure Between Growing Ice Crystals During Ice-Templating Using a Lipid Lamellar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Cristiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.1989-1997. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising applied to spectroscopies-part II: Decreasing computation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aymeric Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Woelffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Barret-Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (3), pp.173-196. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05704928.2018.1559851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Phase Transformation and Self-Assembly of Amorphous Nanoparticles into Higher-Order Mineral Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viacheslav Manichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pehau-Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (29), pp.12811-12825. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c05591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft-chemistry approach to the synthesis of amorphous calcium ortho/pyrophosphate biomaterials of tunable composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholai D Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.333-345. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2019.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising applied to spectroscopies-part I: concept and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Woelffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Barret-Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (7), pp.602-630. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05704928.2018.1523183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone mineral: new insights into its chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8456. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44620-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and degradation of PEO&amp;lt;sub&amp;gt;20&amp;lt;/sub&amp;gt;PPO&amp;lt;sub&amp;gt;70&amp;lt;/sub&amp;gt;PEO&amp;lt;sub&amp;gt;20&amp;lt;/sub&amp;gt; triblock copolymers in mesostructured silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brindusa Dragoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taissire Benamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (3), pp.552-566. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-019-05044-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical microalgal biosensors for aqueous contaminants using organically doped silica as cellular hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yéprémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 410 (4), pp.1205-1216. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-017-0405-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous Surface Layer versus Transient Amorphous Precursor Phase in Bone - A Case Study Investigated by Solid-state NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widad Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsou-Hsi-Camille Chan-Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Delices</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.351-360. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How High Concentrations of Proteins Stabilize the Amorphous State of Calcium Orthophosphate: A Solid-State Nuclear Magnetic Resonance (NMR) Study of the Casein Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Valle Costa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (5), pp.1256-1264. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b04235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil shale powders and their interactions with ciprofloxacin, ofloxacin, and oxytetracycline antibiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Gouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Saoiabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud El Karbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (24), pp.25977-25985 </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0100-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of Water Molecules at the Silica – Ibuprofen Interface in Silica-Based Drug Delivery Systems Obtained through Incipient Wetness Impregnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldeep Panesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Nossov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (48), pp.26833-26839. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solid State NMR Investigation of Recent Marine Siliceous Sponge Spicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pisera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min6010021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into CaMgSi2O6:Eu2+,Mn2+,Dy3+ Nanoprobes: Influence of Chemical Composition and Crystallinity on Persistent Red Luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rosticher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Griel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (22), pp.3681-3687. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Acidic Macro-Mesocellular Aluminosilicate Monolithic foams &amp;quot;SiAl(HIPE)&amp;quot; and their Catalytic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien P. Debecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eliaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (74), pp.14018-14021. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC05328E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Polyethylenimine Conjugation Mode on the Cell Transfection Efficiency of Silica Nanovectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (40), pp.11078-11085. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of ribofuranose by a mineral surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Costa-Torro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 402, pp.241-244. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collagen confinement vs. ionic substitutions on the local disorder in bone and biomimetic apatites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Crevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (2), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3mh00071k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of disulfide bridges within silica nanoparticles to control their intra-cellular degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (33), pp.3410-3412. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc41062e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Molecular Picture of the Adsorption of Glycine in Mesoporous Silica through NMR Experiments Combined with DFT‑D Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.4104-4114. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312195a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrocellular Pd@ionic liquid@organo-Si(HIPE) heterogeneous catalysts and their use for Heck coupling reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.157-168. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2nj40527j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state NMR characterization of phenylphosphonic acid encapsulated in SBA-15 and aminopropyl-modified SBA-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166 (SI), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-mediated structuring of bone apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas von Euw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco M. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cassaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Selmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (12), pp.1144-1153. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMAT3787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state NMR Study Reveals Collagen I Structural Modifications of Amino Acid Side Chains upon Fibrillogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Sa Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 288 (11), pp.7528-7535. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M112.390146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurfactant-mediated one-step synthesis of hydrophobic functional imogolite nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bejoy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephirin Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.426-435. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1ra00442e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general route to nanostructured M[V3O8] and M-x[V6O16] (x=1 and 2) and their first evaluation for building enzymatic biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Steunou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durupthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (30), pp.15291-15302. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm30485f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spins nucléaires : des espions pour explorer la structure des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Danses avec les spins: la RMN en chimie, 364-365, pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic and structural transformations of sedimentary chalcedony in flint upon heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Slodczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.135-144. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2011.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the interface in silica-encapsulated liposomes by combining solid state NMR and first principles calculations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Folliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (42), pp.16815-16827. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja201002r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights on Nitrogen-Containing Hydrothermal Carbon Using Solid-State MAS 13C and 15N NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (18), pp.8976-8982. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2015512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature H2 sensing in self-assembled organotin thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Elhamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toupance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.1464-1466. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0CC04188B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme-based biohybrid foams designed for continuous flow heterogeneous catalysis and biodiesel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Babeau-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp. 2840-2844. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1ee01295a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic acetalization of carbonyl compounds over cation (Ce3+, Fe3+ and Al3+) exchanged montmorillonites and Ce3+-exchanged Y zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bejoy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanthakumar Ganga Ramu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Gopinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jino George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manju Kurian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Clay Mineral-based Catalysts and Catalysis, 53 (2), pp.227-235. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2011.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-Assisted Synthesis of Mesoporous Zirconia-Hydroxyapatite Nanocomposites and Their Dual Surface Affinity for Cr 3+ /Cr 2 O 7 2– Ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Achelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Laghzizil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (24), pp.15176-15184. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la2029643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Carbon from Biomass: Structural Differences between Hydrothermal and Pyrolyzed Carbons via 13C Solid State NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Falco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Caballero Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (23), pp.14460-14471. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la202361p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing ultra-low thermal expansion of β-Zr2O(PO4)2 by substitutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bregiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (12), pp.1996-2000. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2010.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti8O8(OOCR)16, a New Family of Titanium-Oxo Clusters: Potential NBUs for Reticular Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Frot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Sassoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Popall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (36), pp.5650-5659. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201000807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state nuclear magnetic resonance: A valuable tool to explore organic-inorganic interfaces in silica-based hybrid materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1-2), pp.58-68. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2009.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of carboxylate chelating agents on the chemical, structural and textural properties of hydroxyapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Achelhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saoiabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Laghzizil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (44), pp.10644-10651. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0dt00251h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses and characterization of new organically grafted silica foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ungureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Babot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 360, pp. 85-93. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2010.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution State NMR Techniques Applied to Solid State Samples: Characterization of Benzoic Acid Confined in MCM-41.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hartmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (23), pp.8884-8891. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp910622m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state NMR characterization of drug-model molecules encapsulated in MCM-41 silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hartmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Tourne-Peteilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (8), pp.1345-1355. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1351/PAC-CON-08-11-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization of Hydrothermal Carbon Spheres by Advanced Solid-State MAS 13 C NMR Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Magdalena Titirici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (22), pp.9644-9654. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp901582x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cyclic polyamines on silica formation during the Stöber process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (40), pp.10204-10210. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b915428k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu3+ @Organo-Si(HIPE) Macro-Mesocellular Hybrid Foams Generation : Syntheses, Characterizations, and Photonic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Julian-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deuleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (22), pp.7117-7129. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm8018023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of dipolar and J-derived solid-state NMR techniques for a new pair of nuclei {31P,29Si}. Towards the characterization of Si-O-P mesoporous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.387-397. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2007.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of multi-nuclear solid state NMR to the characterization of the Thalassiosira pseudonana diatom cell wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390 (7), pp.1889-1898. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-008-1908-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the Stöber by a polyazamacrocycle leading to unusual core-shell silica nanoparticles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chuburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Déchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (8), pp.4026-4031. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la703828v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State NMR Characterization of the Surfactant−Silica Interface in Templated Silicas: Acidic versus Basic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Innocenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (6), pp.1343-1354. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm062545j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles NMR calculations of phenylphosphinic acid C6H5HPO(OH): Assignments, orientation of tensors by local field experiments and effect of molecular motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 187 (1), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2007.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of the refocused 31P-29Si MAS-J-INEPT NMR experiment for the characterization of silicophosphate crystalline phases and amorphous gels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (4), pp.1379-1387. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic061964f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Syntheses of the First Series of Emulsion Based Hierarchical Hybrid Organic-Inorganic Open-Cell Monoliths Possessing Tunable Functionality (Organo-Si(HIPE) Series)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Ungureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Babot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (23), pp. 5786-5796. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm701984t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature behavior of periodic mesoporous ethanesilica glasses prepared from a bridged silsesquioxane and a non-ionic triblock copolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (11-12), pp.1109-1119. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-condensation and particle growth in aqueous silane mixtures at low concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 298 (1), pp.192 - 201. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2005.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical bonding in silicophosphate gels : Contribution of dipolar and J-derived solid state NMR techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (2-3), pp.181-189. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-006-7431-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octanuclear Oxothiomolybdate(V) Rings: Structure and Ionic-Conducting Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (12), pp.3026-3032. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200400068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterizations of YVO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;:Eu Colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (5), pp.2264-2269. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm011263a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of a Protection System for NMR Spectrometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Guéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 156 (2), pp.295-302. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmre.2002.2558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating and denoising NMR spectra under Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR mini-school: Basics, Signal treatment, Simulation, Numerical mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMN multi-dimensionnelle et techniques rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole du GERM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Cargese (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to calibrate all your experiments with a single reference ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RMN solide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontre des réseaux GBP &amp; Grand-Sud, Jan 2024, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we improve solid-state NMR sensitivity without DNP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM 2023 – Résonance Magnétique aux Extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://germ2023.sciencesconf.org/, Jun 2023, Murol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating and denoising NMR spectra under Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées nationales du DEVeloppement (JDEV2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcoils to improve solid-state NMR sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winh-Chhunn Teh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen A. Lehmann-Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI ème Congrès du GERM, Approches rapides en RMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saint-Pierre d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-uniform sampling applied to solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMN structurale dans le Bassin Parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectra denoising: using graphic cards ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Woelffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Barret-Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMN structurale dans le Bassin Parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance du SVD pour débruiter les spectres RMN et Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Woelffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Barret-Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">c2i-2016 : 7ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbobines et RMN en phase solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Sakellariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumenter et innover en chimie physique pour préparer l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Maisonhaute, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti8O8(OOCR)16 A New Family of Titanium–Oxo Clusters: Complementarity of Solid State NMR and XRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Frot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Sassoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Popall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second SMARTER Crystallography Workshop (Structure elucidation by coMbining mAgnetic Resonance, compuTation modEling and diffRactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and solid state NMR characterization of phosphonates encapsulated in raw and organically modified SBA-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Boston, MA, United States. pp.1227-JJ04-06, 1-6, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/proc-1227-jj04-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Eu 3+ @Organo-Si(HIPE) Hybrid Macro-Mesocellular Foams Generation and Associated Luminescent Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Julian-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, MA, United States. pp.1111-D04-15, 1-6, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/proc-1111-d04-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipolar and J- Derived Solid State NMR Techniques and First Principles Calculations Applied to the Structure of Silicophosphates and to the Characterization of Phosphonate Grafting on Silica Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Benharbya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonhomme-Coury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Boston, MA, United States. pp.0984-MM14-05, 1-6, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-984-0984-MM14-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Characterisation of the Organic/SiO 2 Interfaces in Templated Porous Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babonneau Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Boston, MA, United States. pp.0984-MM14-06, 1-6, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-984-0984-MM14-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Role of Organic Matter in the Biomineralization Process of Marine Sponge Spicules: A Solid-State NMR Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pisera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMIN XVII : 17th International Symposium on Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Saint-Etienne (FR), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Expectation from DNP-Enhanced SS-NMR to figure out the Role of the Organic-Silica Interfaces: the Case of Diatom Frustules and Marine Siliceous Sponge Spicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Coradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pisera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetism and Magnetic Resonance: Magnetic Resonance, Understanding, Measurements and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving solid-state NMR sensitivity using instrumentation, fast acquisition and post-processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROpean MAgnetic Resonance meeting, EUROMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR safeguarding plan in case of major flooding of the Seine river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Congrès du Groupement d’Études de Résonance Magnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-uniform sampling & denoising applied to nuclear magnetic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring School on Sparse Representations and Compressed Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectra Denoising using Graphic Cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ping Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI e Conférence du GERM, “Simulation et Modélisation en RMN”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sète, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state NMR and diatoms: probing the interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coradin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomineralization short course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state nuclear magnetic resonance : from physics to materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd summer school of nanosciences in Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Le Tremblay sur Mauldre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What must be done in case of fire in your NMR room ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd european school on solid-state NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Safed, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature NMR Study of Silicophosphate Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème réunion de travail RMN du solide d’Eveux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, La Baume, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesostructured silica studied by silicon filtered reverse cross-polarization solid state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International school on high-field NMR spectroscopy for solids and liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of banana peels into banana peel wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid de Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Griel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Bottlenecks to Achieve High-Energy Sodium-Ion Cells Using Tin Anodes or Anode-Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parth Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harshita Lohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de sauvegarde des spectromètres RMN sur le site de Jussieu en cas de crue majeure de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] hal-01516834, UPMC - Paris 6 Sorbonne Universités. 2017, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] hal-02283727, Université Pierre &amp; Marie Curie. 2007, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing solid-state NMR sensitivity : instrumentation, fast acquisitions and signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material chemistry. Sorbonne Université, 2020. English. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020SORUS183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03344148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Champs Magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Assistants de prévention, Paris, France. 2025, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01139089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR coils and electromagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. RMN Grand Bassin Parisien : Échanges autour de l’instrumentation, Sorbonne Université (Paris), France. 2025, pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler et débruiter sous Python des spectres de résonance magnétique nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId430"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE219962"/>
+    <w:nsid w:val="7F161893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-laurent-cmcp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8127-5326" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257319336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-4328-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parth Desai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshita Lohani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202600009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas von Euw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian F Eichholz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olwyn R Mahon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Georges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Teahan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bouaouina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA03395K" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05462812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Goldberga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevys Chanal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00032G" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Travert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c14575" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294641v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel L Leonard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mita Halder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien B Culver" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphyschemau.5c00007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04850151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Merle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bussola Tovani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.4c02115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Kuhn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202306358" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04189351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04096408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Staples" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Ferrandon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddhav Kanbur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeremy Kropf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c13612" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palierse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12203588" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03905712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Gao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Dorn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Rossini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117279" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03615631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ajili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Tovani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fouassier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29169-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111537" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02447805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mayen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholai D Jensen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.12.027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Manichev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c05591" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00280" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490271v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03347" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02063604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Aymeric Gilles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woelffel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Barret-Vivin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05704928.2018.1559851" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01879736v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05704928.2018.1523183" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02155237v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44620-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02175149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissire Benamor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05044-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01533631v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Ahmed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0405-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01637716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Panesar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nossov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Guenneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08919" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01559945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsou-Hsi-Camille Chan-Chang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.06.040" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04235" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Gouza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Saoiabi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud El Karbane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0100-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pisera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275035v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fournier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Costa-Torro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.07.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274327v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02616" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosticher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500257" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191422v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien P. Debecker" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eliaers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05328E" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Crevant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonhomme-Coury" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mh00071k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.390146" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797997v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folliet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312195a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461411v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41062e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763809v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40527j" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468404v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Aiello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano Testa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.04.028" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289769v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3787" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457186v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00442e" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461422v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm30485f" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461428v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.09.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457064v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Falco" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Caballero Perez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202361p" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455162v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhao" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2015512" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692389v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201002r" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521053v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Renard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Elhamzaoui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jousseaume" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC04188B" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620449v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Babeau-Garcia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Achard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee01295a" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521009v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanthakumar Ganga Ramu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Gopinath" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jino George" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manju Kurian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.01.021" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291378v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Achelhi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Laghzizil" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2029643" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saoiabi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00251h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EF1CD8ED52A1D0EE4796F214F3CD081960A994/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02350781v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Frot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cochet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sassoye" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Popall" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000807" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJKHDHXH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143261v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.08.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L3T6QT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462099v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.08.001" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C9D8RG9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476690v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ungureanu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleuze" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Babot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.02.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CBMRWVC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487193v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hartmeyer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quignard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp910622m" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429048v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915428k" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1L7MPGGV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393439v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Magdalena Titirici" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901582x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414146v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourne-Peteilh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-08-11-10" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411135v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Julian-Lopez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deuleuze" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8018023" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2ZPQX1HJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267398v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coelho" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme-Coury" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissie&#768;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.09.012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS6G5JV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347613v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tesson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1908-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KFS8XWT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347611v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chuburu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cadiou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703828v" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NMZJV3LF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257937v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm701984t" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZC4S4QBR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455158v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Innocenzi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062545j" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186742v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2007.03.018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9LBTFZ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326965v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061964f" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1XP0T0HK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327438v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.020" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6MPWC65-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01896459v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heitz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.12.011" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M5673DV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107473v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-006-7431-x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43HFL6CN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050133v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Du Peloux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200400068" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E5FF07978DD943E8FCB020ED947FDD5256E0FD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050129v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gu&#233;ron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.2002.2558" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW043R9N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050126v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huignard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buissette" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm011263a" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLGVWV9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05376990v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932630v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457352v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04459500v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013180v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156281v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winh-Chhunn Teh" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen A. Lehmann-Horn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sakellariou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01745319v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277387v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277415v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139041v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521092v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popall" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02351642v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-1227-jj04-06" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02351690v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-1111-d04-15" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351173v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benharbya" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Gervais" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-984-0984-MM14-05" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351182v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babonneau Florence" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-984-0984-MM14-06" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04259024v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156116v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832993v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526673v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516795v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01168997v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ping Man" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01138970v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01881873v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01881885v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maquet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01881898v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01881960v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349065v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Laporte" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charliac" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345088v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516834v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02283727v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03344148v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUS183" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05376809v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/cel-01139089v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03082680v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-laurent-cmcp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8127-5326" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257319336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-4328-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parth Desai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshita Lohani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202600009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas von Euw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian F Eichholz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olwyn R Mahon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Georges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Teahan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bouaouina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA03395K" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05462812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Goldberga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevys Chanal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00032G" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Travert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c14575" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294641v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel L Leonard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mita Halder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien B Culver" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphyschemau.5c00007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04850151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Merle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bussola Tovani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.4c02115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Kuhn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202306358" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04096408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Staples" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Ferrandon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddhav Kanbur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeremy Kropf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c13612" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04189351v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.043" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03905712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Gao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Dorn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Rossini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117279" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palierse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12203588" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03615631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ajili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Tovani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fouassier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29169-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111537" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013898v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00280" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03347" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02063604v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Aymeric Gilles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woelffel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Barret-Vivin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05704928.2018.1559851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151601v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Manichev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c05591" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02447805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mayen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholai D Jensen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.12.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01879736v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05704928.2018.1523183" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02155237v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44620-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02175149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissire Benamor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05044-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01533631v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Ahmed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0405-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01559945v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsou-Hsi-Camille Chan-Chang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.06.040" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462797v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04235" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613976v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Gouza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Saoiabi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud El Karbane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0100-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01637716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Panesar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nossov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Guenneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08919" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pisera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281472v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosticher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500257" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191422v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien P. Debecker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eliaers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05328E" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02616" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275035v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fournier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Costa-Torro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.07.018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Crevant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonhomme-Coury" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mh00071k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461411v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41062e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797997v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folliet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312195a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763809v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40527j" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468404v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Aiello" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano Testa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.04.028" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289769v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3787" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461409v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.390146" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457186v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00442e" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461422v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm30485f" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461428v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.09.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692389v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201002r" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455162v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2015512" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521053v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Renard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Elhamzaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jousseaume" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC04188B" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620449v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Babeau-Garcia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Achard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee01295a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521009v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanthakumar Ganga Ramu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Gopinath" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jino George" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manju Kurian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.01.021" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291378v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Achelhi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Laghzizil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2029643" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457064v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Falco" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Caballero Perez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202361p" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143261v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2010.08.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L3T6QT9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02350781v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Frot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cochet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sassoye" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Popall" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000807" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJKHDHXH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462099v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.08.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C9D8RG9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291327v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saoiabi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00251h" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EF1CD8ED52A1D0EE4796F214F3CD081960A994/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476690v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ungureanu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleuze" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Babot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2010.02.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CBMRWVC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487193v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hartmeyer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quignard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp910622m" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414146v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourne-Peteilh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-08-11-10" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393439v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Magdalena Titirici" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp901582x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429048v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915428k" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1L7MPGGV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411135v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Julian-Lopez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deuleuze" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8018023" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2ZPQX1HJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267398v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coelho" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme-Coury" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissie&#768;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.09.012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS6G5JV2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347613v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tesson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1908-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KFS8XWT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347611v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chuburu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cadiou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703828v" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NMZJV3LF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455158v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Innocenzi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062545j" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186742v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2007.03.018" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9LBTFZ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326965v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061964f" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1XP0T0HK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257937v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm701984t" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZC4S4QBR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327438v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.020" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6MPWC65-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01896459v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heitz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.12.011" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M5673DV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107473v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-006-7431-x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43HFL6CN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050133v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Du Peloux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200400068" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E5FF07978DD943E8FCB020ED947FDD5256E0FD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050126v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huignard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buissette" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm011263a" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLGVWV9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050129v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gu&#233;ron" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.2002.2558" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW043R9N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05376990v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932630v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457352v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04459500v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013180v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156281v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winh-Chhunn Teh" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen A. Lehmann-Horn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sakellariou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01745319v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277415v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277387v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139041v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521092v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popall" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02351642v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-1227-jj04-06" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02351690v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-1111-d04-15" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351173v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benharbya" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Gervais" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-984-0984-MM14-05" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351182v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babonneau Florence" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-984-0984-MM14-06" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04259024v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156116v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832993v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526673v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516795v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01168997v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ping Man" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01138970v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01881873v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01881885v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maquet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01881898v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01881960v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349065v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Laporte" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charliac" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345088v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516834v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02283727v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03344148v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUS183" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/cel-01139089v2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05376809v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03082680v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>