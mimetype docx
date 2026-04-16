--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -610,555 +610,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and hexahedral meshing of cerebral arterial networks from centerlines</w:t>
+                <w:t xml:space="preserve">Crafting the MPEG metrics for objective and perceptual quality assessment of volumetric videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méghane Decroocq</w:t>
+                <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Frindel</w:t>
+                <w:t xml:space="preserve">Yana Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rougé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Makoto Ohta</w:t>
+                <w:t xml:space="preserve">Danillo Graziosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2023.102912⟩</w:t>
+              <w:t xml:space="preserve">Quality and User Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41233-023-00057-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692570v1</w:t>
+                <w:t xml:space="preserve">hal-04120538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crafting the MPEG metrics for objective and perceptual quality assessment of volumetric videos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and hexahedral meshing of cerebral arterial networks from centerlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghane Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
+                <w:t xml:space="preserve">Carole Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yana Nehmé</w:t>
+                <w:t xml:space="preserve">Pierre Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danillo Graziosi</w:t>
+                <w:t xml:space="preserve">Makoto Ohta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality and User Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89, pp.102912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41233-023-00057-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2023.102912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04120538v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does this virtual food make me hungry? effects of visual quality and food type in virtual reality</w:t>
+                <w:t xml:space="preserve">Progressive Compression of Triangle Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ramousse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Baert</w:t>
+                <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Helfenstein-Didier</w:t>
+                <w:t xml:space="preserve">Lucas Dubouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Gay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, </w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frvir.2023.1221651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2023.418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181405v1</w:t>
+                <w:t xml:space="preserve">hal-03924042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Compression of Triangle Meshes</w:t>
+                <w:t xml:space="preserve">Does this virtual food make me hungry? effects of visual quality and food type in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vidal</w:t>
+                <w:t xml:space="preserve">Florian Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Dubouchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+                <w:t xml:space="preserve">Clémentine Helfenstein-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alliez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelia Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5201/ipol.2023.418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frvir.2023.1221651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924042v1</w:t>
+                <w:t xml:space="preserve">hal-04181405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textured Mesh Quality Assessment: Large-scale Dataset and Deep Learning-based Quality Metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Delanoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1599,51 +1599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Quality of 3D Meshes with Diffuse Colors in Virtual Reality: Subjective and Objective Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1729,51 +1729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Subjective Methods for Quality Assessment of 3D Graphics in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2106,51 +2106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective and Objective Visual Quality Assessment of Textured 3D Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinjiang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2578,51 +2578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Compression of Arbitrary Textured Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2694,51 +2694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low budget and high fidelity relaxed 567-remeshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4134,187 +4134,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Sharp Subdivision Surface Fitting Based on Feature Line Approximation</w:t>
+                <w:t xml:space="preserve">A Local Roughness Measure for 3D Meshes and its Application to Visual Masking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, 5, pp.21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437625v1</w:t>
+                <w:t xml:space="preserve">hal-01437612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Local Roughness Measure for 3D Meshes and its Application to Visual Masking</w:t>
+                <w:t xml:space="preserve">Semi-Sharp Subdivision Surface Fitting Based on Feature Line Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (2), pp.151-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2009.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437612v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Zernike Moments Comparison for Optimal Similarity and Rotation Angle Retrieval</w:t>
               </w:r>
@@ -5259,529 +5259,529 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of electrocardiogram and skin conductivity sensors in virtual reality controllers: an open-source prototype and signal quality analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blanchard</w:t>
+                <w:t xml:space="preserve">Dynamic and Modular Thermal Feedback for Interactive 6DoF VR: Implementation and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11252930⟩</w:t>
+              <w:t xml:space="preserve">32nd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1204-1205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459593v1</w:t>
+                <w:t xml:space="preserve">hal-05049552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Modular Thermal Feedback for Interactive 6DoF VR: Implementation and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Villenave</w:t>
+                <w:t xml:space="preserve">Integration of electrocardiogram and skin conductivity sensors in virtual reality controllers: an open-source prototype and signal quality analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1204-1205, </w:t>
+              <w:t xml:space="preserve">47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Copenhague, Denmark. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11252930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049552v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological Signals Quality in 6DoF Virtual Reality: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Habémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raimbaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00355⟩</w:t>
+              <w:t xml:space="preserve">32nd IEEE Conference on Virtual Reality and 3D User Interfaces (VRW 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1424-1425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108067v1</w:t>
+                <w:t xml:space="preserve">hal-05049718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological Signals Quality in 6DoF Virtual Reality: Preliminary Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE Conference on Virtual Reality and 3D User Interfaces (VRW 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1424-1425, </w:t>
+              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1418-1419, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049718v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstrating Nebula: Dynamic Multi-Scents in 6DoF Virtual Reality</w:t>
               </w:r>
@@ -6112,364 +6112,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReVBED : A semi-guided virtual environment for inducing food craving in a binge-eating therapy process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Fleury</w:t>
+                <w:t xml:space="preserve">Immersive Multisensory Digital Twins: concept, methods and case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Javerliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Elst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX) Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3604321.3604369⟩</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes (France), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3604321.3604377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141461v1</w:t>
+                <w:t xml:space="preserve">hal-04153261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive Multisensory Digital Twins: concept, methods and case study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Villenave</w:t>
+                <w:t xml:space="preserve">ReVBED : A semi-guided virtual environment for inducing food craving in a binge-eating therapy process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikesh Bhoowabul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes (France), France. </w:t>
+              <w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3604321.3604377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3604321.3604369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153261v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Software to Visualize, Edit, Model and Mesh Vascular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghane Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Ohta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Frindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7010,51 +7010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Crowdsourcing for Subjective Quality Assessment of 3D Graphics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7140,77 +7140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured meshing of large vascular networks for computational fluid dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghane Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Ohta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7261,51 +7261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCQM: A Full-Reference Quality Metric for Colored 3D Point Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Meynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7365,51 +7365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEPP2: a generic platform for processing 3D meshes and point clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7486,77 +7486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meshing Arterial Networks From Manually Extracted Centerlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghane Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Ohta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7588,291 +7588,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PC-MSDM: A quality metric for 3D point clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Digne</w:t>
+                <w:t xml:space="preserve">Factors to Consider for Tailored Gamification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hallifax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Quality of Multimedia Experience (QoMEX 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/QoMEX.2019.8743313⟩</w:t>
+              <w:t xml:space="preserve">CHI Play</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.559-572, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3311350.3347167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162104v1</w:t>
+                <w:t xml:space="preserve">hal-02185647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors to Consider for Tailored Gamification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+                <w:t xml:space="preserve">PC-MSDM: A quality metric for 3D point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI Play</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.559-572, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Quality of Multimedia Experience (QoMEX 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3311350.3347167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX.2019.8743313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185647v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of subjective methods, with and without explicit reference, for quality assessment of 3D graphics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8334,51 +8334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive compression of generic surface meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8567,51 +8567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the local visibility of geometric artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinjiang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8656,230 +8656,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression Progressive Générique de Maillages Surfaciques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progressive Streaming of Compressed 3D Graphics in a Web Browser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vidal</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reims Image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Reims, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">SIGGRAPH - Talk Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313187v1</w:t>
+                <w:t xml:space="preserve">hal-01301053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Streaming of Compressed 3D Graphics in a Web Browser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compression Progressive Générique de Maillages Surfaciques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chevalier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGGRAPH - Talk Program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. pp.1-1</w:t>
+              <w:t xml:space="preserve">Reims Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301053v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géodésiques sémantiques pour la description et la labélisation automatique de parties</w:t>
               </w:r>
@@ -9207,51 +9207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming Compressed 3D Data on the Web using JavaScript and WebGL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9521,278 +9521,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual metrics for static and dynamic triangle meshes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+                <w:t xml:space="preserve">Kinematic skeleton extraction based on motion boundaries for 3D dynamic meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Benhabiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2012 - 33rd Annual Conference of the European Association for Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Cagliari, Italy. pp.135-157, </w:t>
+              <w:t xml:space="preserve">Eurographics 2012 Workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cagliari, Italy. pp.71-76, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/conf/EG2012/stars/135-157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR12/071-076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719352v1</w:t>
+                <w:t xml:space="preserve">hal-00725211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic skeleton extraction based on motion boundaries for 3D dynamic meshes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Halim Benhabiles</w:t>
+                <w:t xml:space="preserve">Perceptual metrics for static and dynamic triangle meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Petrík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Vása</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2012 Workshop on 3D Object Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Cagliari, Italy. pp.71-76, </w:t>
+              <w:t xml:space="preserve">Eurographics 2012 - 33rd Annual Conference of the European Association for Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cagliari, Italy. pp.135-157, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR12/071-076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/conf/EG2012/stars/135-157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725211v1</w:t>
+                <w:t xml:space="preserve">hal-00719352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Rate-Distortion Performance of a Wavelet-Based Mesh Compression Algorithm by Perceptual and Geometric Distortion Metrics</w:t>
               </w:r>
@@ -10053,498 +10053,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark for 3D mesh watermarking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kai Wang</w:t>
+                <w:t xml:space="preserve">Combinaison de caractéristiques pour la reconnaissance rapide, robuste et invariante d’objets spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Revaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Denis</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuo Ariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiyan He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shape Modeling International 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Aix-en-Provence, France. pp.231-235</w:t>
+              <w:t xml:space="preserve">RFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958600v1</w:t>
+                <w:t xml:space="preserve">hal-01381452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Scientific Visualization: The COLLAVIZ Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Dupont</w:t>
+                <w:t xml:space="preserve">A benchmark for 3D mesh watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Duval</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiyan He</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JVRC 2010 (2010 Joint Virtual Reality Conference of EuroVR - EGVE - VEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Fellbach, Germany</w:t>
+              <w:t xml:space="preserve">Shape Modeling International 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aix-en-Provence, France. pp.231-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534105v1</w:t>
+                <w:t xml:space="preserve">hal-00958600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing and localizing individual activities through graph matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Scientific Visualization: The COLLAVIZ Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Phuong Ta</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Video and Signal-Based Surveillance (BEST PAPER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JVRC 2010 (2010 Joint Virtual Reality Conference of EuroVR - EGVE - VEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Fellbach, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381516v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de caractéristiques pour la reconnaissance rapide, robuste et invariante d’objets spécifiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Revaud</w:t>
+                <w:t xml:space="preserve">Recognizing and localizing individual activities through graph matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Phuong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasuo Ariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advanced Video and Signal-Based Surveillance (BEST PAPER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Boston, United States. pp.196-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AVSS.2010.81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381452v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-Invariant Proximity Graph for Fast Probabilistic Object Recognition</w:t>
               </w:r>
@@ -10556,51 +10556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Revaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuo Ariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10850,64 +10850,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairwise features for human action recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Phuong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11006,51 +11006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Revaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuo Ariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11091,247 +11091,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methods for progressive compression of colored 3D Mesh</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote scientific visualization of progressive 3D meshes with X3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Maglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSCG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Plzen, Czech Republic. pp.199-206</w:t>
+              <w:t xml:space="preserve">Web3D '10 Proceedings of the 15th International Conference on Web 3D Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Los Angeles, United States. pp.109-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381441v1</w:t>
+                <w:t xml:space="preserve">hal-00825262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote scientific visualization of progressive 3D meshes with X3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Maglo</w:t>
+                <w:t xml:space="preserve">New methods for progressive compression of colored 3D Mesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web3D '10 Proceedings of the 15th International Conference on Web 3D Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Los Angeles, United States. pp.109-116</w:t>
+              <w:t xml:space="preserve">WSCG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Plzen, Czech Republic. pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825262v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local patch blind spectral watermarking method for 3D graphics</w:t>
               </w:r>
@@ -11419,455 +11419,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle mesure de distance entre descripteurs de moments de Zernike pour une similarité optimale et un angle de rotation entre les images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Revaud</w:t>
+                <w:t xml:space="preserve">A framework for the objective evaluation of segmentation algorithms using a ground-truth of human segmented 3D-models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Benhabiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atilla Baskurt</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.6</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Shape Modeling and Applications (SMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Beijing, China. pp.Session 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437636v1</w:t>
+                <w:t xml:space="preserve">hal-00667994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for the objective evaluation of segmentation algorithms using a ground-truth of human segmented 3D-models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+                <w:t xml:space="preserve">Tatouage robuste et aveugle de maillages 3D basé sur les moments volumiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Shape Modeling and Applications (SMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Beijing, China. pp.Session 5</w:t>
+              <w:t xml:space="preserve">Journées CORESA - COmpression et REprésentation des Signaux Audiovisuels 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.162-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667994v1</w:t>
+                <w:t xml:space="preserve">hal-00958607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatouage robuste et aveugle de maillages 3D basé sur les moments volumiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kai Wang</w:t>
+                <w:t xml:space="preserve">3D Object detection and viewpoint selection in sketch images using local patch-based Zernike moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Phuong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CORESA - COmpression et REprésentation des Signaux Audiovisuels 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International conference on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Chania, Crete, Greece. pp.189-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2009.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958607v1</w:t>
+                <w:t xml:space="preserve">hal-01437638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Object detection and viewpoint selection in sketch images using local patch-based Zernike moments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Wolf</w:t>
+                <w:t xml:space="preserve">Une nouvelle mesure de distance entre descripteurs de moments de Zernike pour une similarité optimale et un angle de rotation entre les images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Revaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CBMI.2009.29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01437638v1</w:t>
+                <w:t xml:space="preserve">hal-01437636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive coarse-to-fine quantization for optimizing rate-distortion of progressive mesh compression</w:t>
               </w:r>
@@ -12069,51 +12069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markov Random Fields for Improving 3D Mesh Analysis and Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics 2008 Workshop on 3D Object Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Crete, Greece. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12557,51 +12557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Revaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuo Ariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12741,486 +12741,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Watermarking Framework for Subdivision Surfaces</w:t>
+                <w:t xml:space="preserve">Perceptually driven 3D distance metrics with application to watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Denis</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Drelie Gelasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touradj Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multimedia Content Representation, Classification and Security (MRCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11848035_31⟩</w:t>
+              <w:t xml:space="preserve">SPIE Applications of Digital Image Processing XXIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.686964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528562v1</w:t>
+                <w:t xml:space="preserve">hal-01528572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptually driven 3D distance metrics with application to watermarking</w:t>
+                <w:t xml:space="preserve">A Watermarking Framework for Subdivision Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa Drelie Gelasca</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Touradj Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Applications of Digital Image Processing XXIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, San Diego, United States. </w:t>
+              <w:t xml:space="preserve">Workshop on Multimedia Content Representation, Classification and Security (MRCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Istanbul, Turkey, Turkey. pp.223-231, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.686964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11848035_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528572v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Watermarking of Compressed 3D Meshes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subdivision surface fitting for efficient compression and coding of 3D models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Intelligence (ACIDCA-ICMI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Visual Communications and Image Processing (VCIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Beijing, China, China. pp.1159-1170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.631641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528555v1</w:t>
+                <w:t xml:space="preserve">hal-01528547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdivision surface fitting for efficient compression and coding of 3D models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Watermarking of Compressed 3D Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Visual Communications and Image Processing (VCIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Machine Intelligence (ACIDCA-ICMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Tozeur, Tunisia, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.631641⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01528547v1</w:t>
+                <w:t xml:space="preserve">hal-01528555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a near optimal quad/triangle subdivision surface fitting</w:t>
               </w:r>
@@ -13390,446 +13390,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEMANTIC-3D : compression, indexation et tatouage de données 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constant Curvature Region Decomposition of 3D-Meshes by a Mixed Approach Vertex-Triangle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Lille, France</w:t>
+              <w:t xml:space="preserve">WSCG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Plzen, Czech Republic, Czech Republic. pp.245-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533192v1</w:t>
+                <w:t xml:space="preserve">hal-01528123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de maillages triangulaires et rectification directionnelle de frontières basées sur les tenseurs de courbure</w:t>
+                <w:t xml:space="preserve">Curvature tensor Based Triangle Mesh Segmentation with Boudary Rectification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GTMG, Groupe de Travail en Modélisation Géométrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Computer Graphics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Crete, Greece, Greece. pp.10-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CGI.2004.1309187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531373v1</w:t>
+                <w:t xml:space="preserve">hal-01528124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant Curvature Region Decomposition of 3D-Meshes by a Mixed Approach Vertex-Triangle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEMANTIC-3D : compression, indexation et tatouage de données 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Baskurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSCG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Plzen, Czech Republic, Czech Republic. pp.245-252</w:t>
+              <w:t xml:space="preserve">CORESA'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528123v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature tensor Based Triangle Mesh Segmentation with Boudary Rectification</w:t>
+                <w:t xml:space="preserve">Segmentation de maillages triangulaires et rectification directionnelle de frontières basées sur les tenseurs de courbure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées GTMG, Groupe de Travail en Modélisation Géométrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Lyon, France. pp.103-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CGI.2004.1309187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01528124v1</w:t>
+                <w:t xml:space="preserve">hal-01531373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rectification directionnelle de frontières pour la segmentation de maillages</w:t>
               </w:r>
@@ -14240,51 +14240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive streaming of textured 3D models in a web browser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14387,51 +14387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée visu 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, EDF, Clamart, France. 2010</w:t>
@@ -14460,64 +14460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global triangular mesh regularization using conditional Markov random fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14837,51 +14837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective and objective quality assessment for volumetric video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Alexiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15174,51 +15174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Revaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuo Ariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15598,51 +15598,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉS DE COMPRESSION ET DE DÉCOMPRESSION DE DONNÉES REPRÉSENTATIVES D'UN OBJET TRIDIMENSIONNEL NUMÉRIQUE ET SUPPORT D'ENREGISTREMENT D'INFORMATIONS CONTENANT CES DONNÉES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16112,64 +16112,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative approach for global triangular mesh regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16386,51 +16386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Javerliat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3372107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281030v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3332261" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bertheaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gazel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1301891" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Elst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Decroocq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ohta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102912" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Marvie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehm&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Graziosi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41233-023-00057-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ramousse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1221651" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubouchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.418" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592786" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemeunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Denis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.07.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716435v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2022.07.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Soler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142636" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043911v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3036153" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427931" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Langer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2805355" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719521v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cordier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Seo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13353" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjiang Guo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Basu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2996296" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Vanhoey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kraemer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129505" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.07.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Vasa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2480079" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Caillaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5C16K7X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2014.10.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLJMFT3V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174418v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maglo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2693443" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Petr&#237;k" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor V&#225;sa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouhui Lian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Godil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bustos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Hermans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.07.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0602-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352997v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0724-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20EDEEC897B325C11D2590CA16123041F2525E49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Dikici" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0586-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75A6B5F4054FB7CFCE399279304C89FC19D4F8D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Benhabiles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01967.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Bulbul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Capin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2011.942466" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0494-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51AE6D0C720052EFE45FDFDCCCC29F3818DF877E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437625v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2009.01.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437612v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Revaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528478v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2007.01.022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2004.09.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8WC5RWX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528474v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541465v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Idrissi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2003.10.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mesnage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11252930" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00248" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049718v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hab&#233;mont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00358" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597600v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00381" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906916v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meynet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Iehl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665318.3677156" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067620v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3592555" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141461v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikesh Bhoowabul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fleury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604369" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604377" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772160v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871365" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838757v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565617" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597845v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00382" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777913v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cabezas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3532909" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356806v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abid" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavoue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506662" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556845v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733634" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150824v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529668v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX48832.2020.9123147" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611582v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Tola" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162104v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2019.8743313" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185647v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hallifax" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3311350.3347167" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297220v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343036.3352493" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Vintescu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535056v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547522v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Vintescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191857v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264120v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Keuper" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Levinkov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brox" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191758v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313187v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301053v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevalier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171234v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339248v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.557" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339247v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Hajari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.558" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339197v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2466533.2466539" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352963v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725272v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huebner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/093-099" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719352v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2012/stars/135-157" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725211v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/071-076" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353018v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Krivoku&#263;a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Wuensche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Abdulla" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354424v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR11/041-048" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381514v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958600v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyan He" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534105v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381516v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Phuong Ta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2010.81" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381452v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Ariki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381493v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1816041.1816102" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666767v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381454v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cirio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381471v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.788" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381492v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.190" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381441v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825262v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouton" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958606v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Luo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G. Bors" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437636v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667994v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958607v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437638v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2009.29" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437771v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437637v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Phillipe Vandeborre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500680v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541598v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541593v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541595v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541585v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502160v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528562v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11848035_31" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528572v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Drelie Gelasca" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.686964" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528547v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.631641" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528545v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528551v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533192v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531373v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528123v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528124v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGI.2004.1309187" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534088v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583908v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533181v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583911v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648970v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381561v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364624v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sgp09.mi.fu-berlin.de/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534197v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165250v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco C. Veltkamp" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20192005" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631335v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Alexiou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Viola" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-32-391755-1.00024-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174422v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10368-6_9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339206v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354371v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17934-1_4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D104C245D247C75462C06A792C3148BBC075E6EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958594v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531187v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470510773.ch2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541590v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484194v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484192v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524342v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470141v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469324v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811075v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622259v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Javerliat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3372107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281030v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3332261" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bertheaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gazel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1301891" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Elst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Marvie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehm&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Graziosi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41233-023-00057-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Decroocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ohta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102912" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubouchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.418" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ramousse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Gay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1221651" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592786" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemeunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Denis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.07.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716435v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2022.07.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Soler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142636" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043911v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3036153" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427931" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Langer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2805355" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719521v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cordier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Seo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13353" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjiang Guo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Basu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2996296" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Vanhoey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kraemer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129505" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.07.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Vasa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2480079" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Caillaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5C16K7X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2014.10.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLJMFT3V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174418v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maglo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2693443" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Petr&#237;k" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor V&#225;sa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouhui Lian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Godil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bustos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Hermans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.07.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0602-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352997v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0724-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20EDEEC897B325C11D2590CA16123041F2525E49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Dikici" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0586-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75A6B5F4054FB7CFCE399279304C89FC19D4F8D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Benhabiles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01967.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Bulbul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Capin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2011.942466" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0494-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51AE6D0C720052EFE45FDFDCCCC29F3818DF877E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2009.01.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Revaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528478v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2007.01.022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2004.09.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8WC5RWX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528474v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541465v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Idrissi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2003.10.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049552v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00248" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459593v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mesnage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11252930" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049718v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hab&#233;mont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00358" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597600v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00381" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906916v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meynet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Iehl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665318.3677156" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067620v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3592555" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604377" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141461v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikesh Bhoowabul" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fleury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604369" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772160v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871365" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838757v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565617" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597845v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00382" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777913v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cabezas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3532909" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356806v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abid" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavoue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506662" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556845v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733634" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150824v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529668v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX48832.2020.9123147" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611582v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Tola" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185647v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hallifax" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3311350.3347167" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162104v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2019.8743313" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297220v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343036.3352493" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Vintescu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535056v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547522v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Vintescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191857v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264120v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Keuper" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Levinkov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brox" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191758v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301053v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevalier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313187v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171234v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339248v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.557" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339247v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Hajari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.558" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339197v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2466533.2466539" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352963v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725272v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huebner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/093-099" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725211v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/071-076" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719352v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2012/stars/135-157" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353018v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Krivoku&#263;a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Wuensche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Abdulla" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354424v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR11/041-048" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381514v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381452v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Ariki" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958600v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyan He" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534105v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381516v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Phuong Ta" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2010.81" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381493v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1816041.1816102" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666767v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381454v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cirio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381471v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.788" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381492v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.190" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825262v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381441v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958606v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Luo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G. Bors" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667994v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958607v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437638v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2009.29" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437636v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437771v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437637v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Phillipe Vandeborre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500680v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541598v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541593v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541595v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541585v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502160v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528572v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Drelie Gelasca" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.686964" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528562v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11848035_31" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528547v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.631641" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528555v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528545v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528551v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528123v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528124v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGI.2004.1309187" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533192v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531373v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534088v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583908v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533181v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583911v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648970v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381561v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364624v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sgp09.mi.fu-berlin.de/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534197v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165250v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco C. Veltkamp" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20192005" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631335v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Alexiou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Viola" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-32-391755-1.00024-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174422v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10368-6_9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339206v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354371v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17934-1_4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D104C245D247C75462C06A792C3148BBC075E6EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958594v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531187v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470510773.ch2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541590v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484194v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484192v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524342v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470141v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469324v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811075v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622259v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>