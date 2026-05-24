--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -974,295 +974,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does this virtual food make me hungry? effects of visual quality and food type in virtual reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Textured Mesh Quality Assessment: Large-scale Dataset and Deep Learning-based Quality Metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Delanoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ramousse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Baert</w:t>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Helfenstein-Didier</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Gay</w:t>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (3), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frvir.2023.1221651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3592786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181405v1</w:t>
+                <w:t xml:space="preserve">hal-04120575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textured Mesh Quality Assessment: Large-scale Dataset and Deep Learning-based Quality Metric</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does this virtual food make me hungry? effects of visual quality and food type in virtual reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dupont</w:t>
+                <w:t xml:space="preserve">Florian Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
+                <w:t xml:space="preserve">Clémentine Helfenstein-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+                <w:t xml:space="preserve">Aurelia Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (3), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3592786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frvir.2023.1221651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120575v1</w:t>
+                <w:t xml:space="preserve">hal-04181405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpecTrHuMS: Spectral transformer for human mesh sequence learning</w:t>
               </w:r>
@@ -1287,51 +1287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1404,51 +1404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 107, pp.131-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1508,51 +1508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1612,77 +1612,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Quality of 3D Meshes with Diffuse Colors in Virtual Reality: Subjective and Objective Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1742,77 +1742,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Subjective Methods for Quality Assessment of 3D Graphics in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2087,395 +2087,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective and Objective Visual Quality Assessment of Textured 3D Meshes</w:t>
+                <w:t xml:space="preserve">Visual Quality Assessment of 3D Models : on the Influence of Light-Material Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinjiang Guo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vidal</w:t>
+                <w:t xml:space="preserve">Kenneth Vanhoey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Cheng</w:t>
+                <w:t xml:space="preserve">Basile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anup Basu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14 (2), pp.20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2996296⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.1 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3129505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383623v1</w:t>
+                <w:t xml:space="preserve">hal-01648921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Quality Assessment of 3D Models : on the Influence of Light-Material Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subjective and Objective Visual Quality Assessment of Textured 3D Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjiang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Vanhoey</w:t>
+                <w:t xml:space="preserve">Irene Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Sauvage</w:t>
+                <w:t xml:space="preserve">Anup Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Kraemer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atilla Baskurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 15 (1), pp.1 - 18. </w:t>
+              <w:t xml:space="preserve">, 2017, 14 (2), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3129505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2996296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648921v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous semantic description of 3D meshes</w:t>
+                <w:t xml:space="preserve">Progressive Compression of Arbitrary Textured Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Léon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
+                <w:t xml:space="preserve">Florian Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (7), pp.475 - 484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2015.07.018⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196895v1</w:t>
+                <w:t xml:space="preserve">hal-01376105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Efficiency of Image Metrics for Evaluating the Visual Quality of 3D Models</w:t>
               </w:r>
@@ -2559,156 +2571,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Compression of Arbitrary Textured Meshes</w:t>
+                <w:t xml:space="preserve">Continuous semantic description of 3D meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Caillaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Dupont</w:t>
+                <w:t xml:space="preserve">Vincent Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13044⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2015.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376105v1</w:t>
+                <w:t xml:space="preserve">hal-01196895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low budget and high fidelity relaxed 567-remeshing</w:t>
               </w:r>
@@ -2720,51 +2720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47, pp.16-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2836,51 +2836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2921,295 +2921,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual metrics for static and dynamic triangle meshes</w:t>
+                <w:t xml:space="preserve">A comparison of methods for non-rigid 3D shape retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Corsini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+                <w:t xml:space="preserve">Zhouhui Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oldrich Petrík</w:t>
+                <w:t xml:space="preserve">Afzal Godil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libor Vása</w:t>
+                <w:t xml:space="preserve">Benjamin Bustos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Hermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.12001⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.449-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2012.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784901v1</w:t>
+                <w:t xml:space="preserve">hal-00746279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of methods for non-rigid 3D shape retrieval</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptual metrics for static and dynamic triangle meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bustos</w:t>
+                <w:t xml:space="preserve">Massimiliano Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+                <w:t xml:space="preserve">Oldrich Petrík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Hermans</w:t>
+                <w:t xml:space="preserve">Libor Vása</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (1), pp.449-461. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (1), pp.101-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2012.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746279v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate-distortion optimization for progressive compression of 3D mesh with color attributes</w:t>
               </w:r>
@@ -3221,51 +3221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, 28, pp.137-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3383,610 +3383,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and blind mesh watermarking based on volume moments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint Reversible Watermarking and Progressive Compression of 3D Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Wang</w:t>
+                <w:t xml:space="preserve">Cagatay Dikici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Atilla Baskurt</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6-8, 27, pp.781-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-011-0586-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958591v1</w:t>
+                <w:t xml:space="preserve">hal-01354390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Reversible Watermarking and Progressive Compression of 3D Meshes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multiscale Metric for 3D Mesh Visual Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, 30, pp.1427-1437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00371-011-0586-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01354390v1</w:t>
+                <w:t xml:space="preserve">hal-01354459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiscale Metric for 3D Mesh Visual Quality Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Boundary Edges for 3D-Mesh Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Benhabiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 5, 30, pp.1427-1437</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 30 (8), pp.2170-2182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.01967.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354459v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Boundary Edges for 3D-Mesh Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Halim Benhabiles</w:t>
+                <w:t xml:space="preserve">Assessing Visual Quality of 3-D Polygonal Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Bulbul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolga Capin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.01967.x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (6), pp.80-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSP.2011.942466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660740v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Visual Quality of 3-D Polygonal Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tolga Capin</w:t>
+                <w:t xml:space="preserve">Robust and blind mesh watermarking based on volume moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marius Preda</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (1), pp.1-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941105v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of perceptually-based metrics for objective evaluation of geometry processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Corsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, 12, pp.636-649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4011,90 +4011,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of existing metrics for 3D-mesh segmentation evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Benhabiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (12), pp.1451-1466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4222,51 +4222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Sharp Subdivision Surface Fitting Based on Feature Line Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (2), pp.151-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4326,51 +4326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Revaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4, 31, pp.627-636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4395,90 +4395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive survey on three-dimensional mesh watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, 10, pp.1513-1527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4503,90 +4503,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical watermarking of semiregular meshes based on wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, 3, pp.620-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4605,532 +4605,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdivision surface watermarking</w:t>
+                <w:t xml:space="preserve">A framework for quad/triangle subdivision surface fitting: Application to mechanical objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, 26, pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528478v1</w:t>
+                <w:t xml:space="preserve">hal-01528476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for quad/triangle subdivision surface fitting: Application to mechanical objects</w:t>
+                <w:t xml:space="preserve">Subdivision surface watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, 31, pp.480-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2007.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528476v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new subdivision based approach for piecewise smooth approximation of 3D polygonal curves</w:t>
+                <w:t xml:space="preserve">High rate compression of CAD meshes based on subdivision inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 8, 38, pp.1139-1151</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11-12, 60, pp.1284-1308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528473v1</w:t>
+                <w:t xml:space="preserve">hal-01528474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new CAD mesh segmentation method, based on curvature tensor analysis</w:t>
+                <w:t xml:space="preserve">A new subdivision based approach for piecewise smooth approximation of 3D polygonal curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, 38, pp.1139-1151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528453v1</w:t>
+                <w:t xml:space="preserve">hal-01528473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High rate compression of CAD meshes based on subdivision inversion</w:t>
+                <w:t xml:space="preserve">A new CAD mesh segmentation method, based on curvature tensor analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10, 37, pp.975-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2004.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528474v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object of Interest-based visual navigation, retrieval and semantic content identification system</w:t>
               </w:r>
@@ -5155,51 +5155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 94 (1-3), pp.271-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5225,472 +5225,459 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (80)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Modular Thermal Feedback for Interactive 6DoF VR: Implementation and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Villenave</w:t>
+                <w:t xml:space="preserve">NERVOUS: Vers un suivi de la réactivité émotionnelle en temps réel en réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé 2026 (RITS2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049552v1</w:t>
+                <w:t xml:space="preserve">hal-05613191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of electrocardiogram and skin conductivity sensors in virtual reality controllers: an open-source prototype and signal quality analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Copenhague, Denmark. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11252930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological Signals Quality in 6DoF Virtual Reality: Preliminary Results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic and Modular Thermal Feedback for Interactive 6DoF VR: Implementation and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE Conference on Virtual Reality and 3D User Interfaces (VRW 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00358⟩</w:t>
+              <w:t xml:space="preserve">32nd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1204-1205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049718v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5712,4839 +5699,4878 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1418-1419, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating Nebula: Dynamic Multi-Scents in 6DoF Virtual Reality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Javerliat</w:t>
+                <w:t xml:space="preserve">Physiological Signals Quality in 6DoF Virtual Reality: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Habémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW62533.2024.00381⟩</w:t>
+              <w:t xml:space="preserve">32nd IEEE Conference on Virtual Reality and 3D User Interfaces (VRW 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1424-1425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597600v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Workload Prediction Model for 3D Textured Meshes in Webgl Context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johanna Delanoy</w:t>
+                <w:t xml:space="preserve">Demonstrating Nebula: Dynamic Multi-Scents in 6DoF Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Elst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Javerliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEB3D '24: The 29th International ACM Conference on 3D Web Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3665318.3677156⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Orlando, United States. pp.1174-1175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW62533.2024.00381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906916v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive streaming of 3D content for web-based virtual reality: an open-source prototype including several metrics and strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Billaud</w:t>
+                <w:t xml:space="preserve">A Workload Prediction Model for 3D Textured Meshes in Webgl Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Iehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Delanoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3587819.3592555⟩</w:t>
+              <w:t xml:space="preserve">WEB3D '24: The 29th International ACM Conference on 3D Web Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Guimarães, Portugal. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3665318.3677156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067620v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive Multisensory Digital Twins: concept, methods and case study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Villenave</w:t>
+                <w:t xml:space="preserve">ReVBED : A semi-guided virtual environment for inducing food craving in a binge-eating therapy process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikesh Bhoowabul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes (France), France. </w:t>
+              <w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3604321.3604377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3604321.3604369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153261v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReVBED : A semi-guided virtual environment for inducing food craving in a binge-eating therapy process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Fleury</w:t>
+                <w:t xml:space="preserve">Immersive Multisensory Digital Twins: concept, methods and case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Javerliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Elst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX) Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3604321.3604369⟩</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes (France), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3604321.3604377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141461v1</w:t>
+                <w:t xml:space="preserve">hal-04153261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Software to Visualize, Edit, Model and Mesh Vascular Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Méghane Decroocq</w:t>
+                <w:t xml:space="preserve">Adaptive streaming of 3D content for web-based virtual reality: an open-source prototype including several metrics and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Frindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871365⟩</w:t>
+              <w:t xml:space="preserve">ACM Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3587819.3592555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772160v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nebula: An Affordable Open-Source and Autonomous Olfactory Display for VR Headsets</w:t>
+                <w:t xml:space="preserve">Demonstrating PLUME, a toolbox to Record, Replay, Analyze and Share 6DoF XR Experimental Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Javerliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Baert</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ACM Symposium on Virtual Reality Software and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3562939.3565617⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Orlando, France. pp.1176-1177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW62533.2024.00382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838757v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating PLUME, a toolbox to Record, Replay, Analyze and Share 6DoF XR Experimental Data</w:t>
+                <w:t xml:space="preserve">Nebula: An Affordable Open-Source and Autonomous Olfactory Display for VR Headsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Javerliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Elst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Saive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW62533.2024.00382⟩</w:t>
+              <w:t xml:space="preserve">28th ACM Symposium on Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3562939.3565617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597845v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XREcho: A Unity plug-in to record and visualize user behavior during XR sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cabezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th ACM Multimedia Systems Conference (MMSys '22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Athlone, Ireland. pp.341-346, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3524273.3532909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cmdm-Vac: Improving A Perceptual Quality Metric For 3D Graphics By Integrating A Visual Attention Complexity Measure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+                <w:t xml:space="preserve">A Software to Visualize, Edit, Model and Mesh Vascular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghane Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Ohta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Frindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506662⟩</w:t>
+              <w:t xml:space="preserve">2022 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356806v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Crowdsourcing for Subjective Quality Assessment of 3D Graphics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Cmdm-Vac: Improving A Perceptual Quality Metric For 3D Graphics By Integrating A Visual Attention Complexity Measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733634⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Anchorage, France. pp.3368-3372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556845v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured meshing of large vascular networks for computational fluid dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Makoto Ohta</w:t>
+                <w:t xml:space="preserve">Exploring Crowdsourcing for Subjective Quality Assessment of 3D Graphics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Physiological Human</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tampere, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150824v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCQM: A Full-Reference Quality Metric for Colored 3D Point Clouds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Digne</w:t>
+                <w:t xml:space="preserve">Structured meshing of large vascular networks for computational fluid dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghane Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Frindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Ohta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Quality of Multimedia Experience (QoMEX 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virtual Physiological Human</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529668v1</w:t>
+                <w:t xml:space="preserve">hal-03150824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEPP2: a generic platform for processing 3D meshes and point clouds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Dupont</w:t>
+                <w:t xml:space="preserve">PCQM: A Full-Reference Quality Metric for Colored 3D Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGRAPHICS 2020 (Short Paper)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Quality of Multimedia Experience (QoMEX 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Athlone, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX48832.2020.9123147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611582v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meshing Arterial Networks From Manually Extracted Centerlines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Makoto Ohta</w:t>
+                <w:t xml:space="preserve">MEPP2: a generic platform for processing 3D meshes and point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Tola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Flow Dynamics (ICFD 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">EUROGRAPHICS 2020 (Short Paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Norrköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772159v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors to Consider for Tailored Gamification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+                <w:t xml:space="preserve">Meshing Arterial Networks From Manually Extracted Centerlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghane Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Frindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Ohta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI Play</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Flow Dynamics (ICFD 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Sendai, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185647v1</w:t>
+                <w:t xml:space="preserve">hal-03772159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PC-MSDM: A quality metric for 3D point clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Digne</w:t>
+                <w:t xml:space="preserve">Factors to Consider for Tailored Gamification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hallifax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Quality of Multimedia Experience (QoMEX 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/QoMEX.2019.8743313⟩</w:t>
+              <w:t xml:space="preserve">CHI Play</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.559-572, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3311350.3347167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162104v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of subjective methods, with and without explicit reference, for quality assessment of 3D graphics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+                <w:t xml:space="preserve">PC-MSDM: A quality metric for 3D point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Perception 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3343036.3352493⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Quality of Multimedia Experience (QoMEX 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX.2019.8743313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297220v2</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal Factor Persistence for Fast Hierarchical Cone Extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Comparison of subjective methods, with and without explicit reference, for quality assessment of 3D graphics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Tierny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Symposium on Applied Perception 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3343036.3352493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508966v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic correspondence across 3D models for example-based modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
+                <w:t xml:space="preserve">Least Squares Affine Transitions for Global Parameterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Vintescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooran Memari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tierny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval 2017 (3DOR 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Lyon, France. 7 p</w:t>
+              <w:t xml:space="preserve">WSCG 2017 5th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Plzen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535056v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least Squares Affine Transitions for Global Parameterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Dupont</w:t>
+                <w:t xml:space="preserve">Semantic correspondence across 3D models for example-based modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Tierny</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSCG 2017 5th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Plzen, Czech Republic</w:t>
+              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval 2017 (3DOR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547522v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive compression of generic surface meshes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Conformal Factor Persistence for Fast Hierarchical Cone Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M Vintescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooran Memari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tierny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics International 2015 (CGI'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Strasbourg, France. 4 p</w:t>
+              <w:t xml:space="preserve">Eurographics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191857v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Decomposition of Image and Mesh Graphs by Lifted Multicuts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
+                <w:t xml:space="preserve">Evaluating the local visibility of geometric artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjiang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE International Conference on Computer Vision (ICCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Santiago, Chile. 9 p</w:t>
+              <w:t xml:space="preserve">ACM SIGGRAPH Symposium on Applied Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Max Planck Institute for Biological Cybernetics, Tübingen, Germany. pp.91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264120v1</w:t>
+                <w:t xml:space="preserve">hal-01191758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the local visibility of geometric artifacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinjiang Guo</w:t>
+                <w:t xml:space="preserve">Progressive compression of generic surface meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atilla Baskurt</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGGRAPH Symposium on Applied Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Max Planck Institute for Biological Cybernetics, Tübingen, Germany. pp.91-98</w:t>
+              <w:t xml:space="preserve">Computer Graphics International 2015 (CGI'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Strasbourg, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191758v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Streaming of Compressed 3D Graphics in a Web Browser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Decomposition of Image and Mesh Graphs by Lifted Multicuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Keuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Levinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Brox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGGRAPH - Talk Program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. pp.1-1</w:t>
+              <w:t xml:space="preserve">The IEEE International Conference on Computer Vision (ICCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Santiago, Chile. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301053v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression Progressive Générique de Maillages Surfaciques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reims Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Reims, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géodésiques sémantiques pour la description et la labélisation automatique de parties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progressive Streaming of Compressed 3D Graphics in a Web Browser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association Française d'Informatique Graphiques, Reims Image 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">SIGGRAPH - Talk Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171234v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Quality Metrics for 3D Meshes: Towards an Optimal Multi-Attribute Computational Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géodésiques sémantiques pour la description et la labélisation automatique de parties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anup Basu</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de l'Association Française d'Informatique Graphiques, Reims Image 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339248v1</w:t>
+                <w:t xml:space="preserve">hal-01171234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of 3D Model Segmentation Techniques based on Animal Anatomy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Perceptual Quality Metrics for 3D Meshes: Towards an Optimal Multi-Attribute Computational Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anup Basu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Manchester, United Kingdom. pp.3277-3281, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMC.2013.558⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Manchester, United Kingdom. pp.3271-3276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2013.557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339247v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streaming Compressed 3D Data on the Web using JavaScript and WebGL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of 3D Model Segmentation Techniques based on Animal Anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasim Hajari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anup Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on 3D Web Technology (Web3D)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2466533.2466539⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Manchester, United Kingdom. pp.3277-3281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2013.558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339197v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEPP - 3D Mesh Processing Platform</w:t>
+                <w:t xml:space="preserve">Streaming Compressed 3D Data on the Web using JavaScript and WebGL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on 3D Web Technology (Web3D)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.19-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2466533.2466539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352963v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHREC'12 Track: 3D mesh segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic skeleton extraction based on motion boundaries for 3D dynamic meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Benhabiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics 2012 Workshop on 3D Object Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Cagliari, Italy. pp.93-99, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR12/093-099⟩</w:t>
+              <w:t xml:space="preserve">, May 2012, Cagliari, Italy. pp.71-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR12/071-076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725272v1</w:t>
+                <w:t xml:space="preserve">hal-00725211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic skeleton extraction based on motion boundaries for 3D dynamic meshes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Halim Benhabiles</w:t>
+                <w:t xml:space="preserve">Perceptual metrics for static and dynamic triangle meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oldrich Petrík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Vása</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2012 Workshop on 3D Object Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR12/071-076⟩</w:t>
+              <w:t xml:space="preserve">Eurographics 2012 - 33rd Annual Conference of the European Association for Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cagliari, Italy. pp.135-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/conf/EG2012/stars/135-157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725211v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual metrics for static and dynamic triangle meshes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+                <w:t xml:space="preserve">Investigating the Rate-Distortion Performance of a Wavelet-Based Mesh Compression Algorithm by Perceptual and Geometric Distortion Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Krivokuća</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhard Wuensche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Abdulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2012 - 33rd Annual Conference of the European Association for Computer Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WSCG International Conference on Computer Graphics, Visualization and Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Plzen, Czech Republic. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719352v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Rate-Distortion Performance of a Wavelet-Based Mesh Compression Algorithm by Perceptual and Geometric Distortion Metrics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MEPP - 3D Mesh Processing Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Tola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSCG International Conference on Computer Graphics, Visualization and Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Plzen, Czech Republic. pp.1-10</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.206-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353018v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bag of Words and Local Spectral Descriptor for 3D Partial Shape Retrieval</w:t>
+                <w:t xml:space="preserve">SHREC'12 Track: 3D mesh segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Benhabiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Huebner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval (3DOR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR11/041-048⟩</w:t>
+              <w:t xml:space="preserve">Eurographics 2012 Workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cagliari, Italy. pp.93-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR12/093-099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354424v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du rapport débit-distorsion de la compression progressive de maillages par adaptation de quantification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bag of Words and Local Spectral Descriptor for 3D Partial Shape Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval (3DOR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Llandudno, United Kingdom. pp.41-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR11/041-048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381514v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de caractéristiques pour la reconnaissance rapide, robuste et invariante d’objets spécifiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Revaud</w:t>
+                <w:t xml:space="preserve">A benchmark for 3D mesh watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Baskurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuo Ariki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Atilla Baskurt</w:t>
+                <w:t xml:space="preserve">Xiyan He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France. pp.8</w:t>
+              <w:t xml:space="preserve">Shape Modeling International 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aix-en-Provence, France. pp.231-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381452v1</w:t>
+                <w:t xml:space="preserve">hal-00958600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark for 3D mesh watermarking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Atilla Baskurt</w:t>
+                <w:t xml:space="preserve">Collaborative Scientific Visualization: The COLLAVIZ Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiyan He</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shape Modeling International 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Aix-en-Provence, France. pp.231-235</w:t>
+              <w:t xml:space="preserve">JVRC 2010 (2010 Joint Virtual Reality Conference of EuroVR - EGVE - VEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Fellbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958600v1</w:t>
+                <w:t xml:space="preserve">inria-00534105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Scientific Visualization: The COLLAVIZ Framework</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recognizing and localizing individual activities through graph matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anh Phuong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Baskurt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JVRC 2010 (2010 Joint Virtual Reality Conference of EuroVR - EGVE - VEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advanced Video and Signal-Based Surveillance (BEST PAPER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Boston, United States. pp.196-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AVSS.2010.81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534105v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing and localizing individual activities through graph matching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Wolf</w:t>
+                <w:t xml:space="preserve">Combinaison de caractéristiques pour la reconnaissance rapide, robuste et invariante d’objets spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Revaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuo Ariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Video and Signal-Based Surveillance (BEST PAPER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381516v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-Invariant Proximity Graph for Fast Probabilistic Object Recognition</w:t>
               </w:r>
@@ -10556,64 +10582,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Revaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuo Ariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Image and Video Retrieval (CIVR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Xi'an, China. pp.414-421, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10647,90 +10673,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A subjective experiment for 3D-mesh segmentation evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Benhabiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Saint-Malo, France. pp.L5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10781,51 +10807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cirio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP), Lecture Notes on Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Angers, France. pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10850,90 +10876,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairwise features for human action recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Phuong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Jolion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11006,64 +11032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Revaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuo Ariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.754-757, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11248,51 +11274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSCG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Plzen, Czech Republic. pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11311,1064 +11337,1051 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local patch blind spectral watermarking method for 3D graphics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrian G. Bors</w:t>
+                <w:t xml:space="preserve">Optimisation du rapport débit-distorsion de la compression progressive de maillages par adaptation de quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Digital Watermarking 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Surrey, United Kingdom. pp.211-226</w:t>
+              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958606v1</w:t>
+                <w:t xml:space="preserve">hal-01381514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for the objective evaluation of segmentation algorithms using a ground-truth of human segmented 3D-models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+                <w:t xml:space="preserve">Une nouvelle mesure de distance entre descripteurs de moments de Zernike pour une similarité optimale et un angle de rotation entre les images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Revaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Shape Modeling and Applications (SMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Beijing, China. pp.Session 5</w:t>
+              <w:t xml:space="preserve">CORESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667994v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatouage robuste et aveugle de maillages 3D basé sur les moments volumiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kai Wang</w:t>
+                <w:t xml:space="preserve">A framework for the objective evaluation of segmentation algorithms using a ground-truth of human segmented 3D-models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Benhabiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Atilla Baskurt</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CORESA - COmpression et REprésentation des Signaux Audiovisuels 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.162-167</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Shape Modeling and Applications (SMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Beijing, China. pp.Session 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958607v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Object detection and viewpoint selection in sketch images using local patch-based Zernike moments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Wolf</w:t>
+                <w:t xml:space="preserve">Tatouage robuste et aveugle de maillages 3D basé sur les moments volumiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées CORESA - COmpression et REprésentation des Signaux Audiovisuels 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.162-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437638v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle mesure de distance entre descripteurs de moments de Zernike pour une similarité optimale et un angle de rotation entre les images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Revaud</w:t>
+                <w:t xml:space="preserve">3D Object detection and viewpoint selection in sketch images using local patch-based Zernike moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Phuong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International conference on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Chania, Crete, Greece. pp.189-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2009.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437636v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive coarse-to-fine quantization for optimizing rate-distortion of progressive mesh compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ho Lee</w:t>
+                <w:t xml:space="preserve">Local patch blind spectral watermarking method for 3D graphics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian G. Bors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision, Modeling, and Visualization Workshop(VMV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Braunschweig, Germany. pp.73-82</w:t>
+              <w:t xml:space="preserve">International Workshop on Digital Watermarking 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Surrey, United Kingdom. pp.211-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437771v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une collection de modèles 3D avec vérité-terrain pour l’évaluation objective des algorithmes de segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Phillipe Vandeborre</w:t>
+                <w:t xml:space="preserve">Adaptive coarse-to-fine quantization for optimizing rate-distortion of progressive mesh compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.6</w:t>
+              <w:t xml:space="preserve">Vision, Modeling, and Visualization Workshop(VMV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Braunschweig, Germany. pp.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437637v1</w:t>
+                <w:t xml:space="preserve">hal-01437771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov Random Fields for Improving 3D Mesh Analysis and Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une collection de modèles 3D avec vérité-terrain pour l’évaluation objective des algorithmes de segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Benhabiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Phillipe Vandeborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Wolf</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2008 Workshop on 3D Object Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Crete, Greece. pp.1-8</w:t>
+              <w:t xml:space="preserve">CORESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500680v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fragile watermarking scheme for authentication of semi-regular meshes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markov Random Fields for Improving 3D Mesh Analysis and Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Atilla Baskurt</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Short Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Crete, Greece, Greece. pp.5-8</w:t>
+              <w:t xml:space="preserve">Eurographics 2008 Workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Crete, Greece. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541598v1</w:t>
+                <w:t xml:space="preserve">hal-01500680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical blind watermarking of 3D triangular meshes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">A fragile watermarking scheme for authentication of semi-regular meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Beijing, China, China. pp.1235-1238</w:t>
+              <w:t xml:space="preserve">Eurographics Short Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Crete, Greece, Greece. pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541593v1</w:t>
+                <w:t xml:space="preserve">hal-01541598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Roughness Measure for 3D Mesh Visual Masking</w:t>
               </w:r>
@@ -12423,90 +12436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional meshes watermarking: Review and attack-centric investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Information Hiding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Saint-Malo, France, France. pp.50-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12557,64 +12570,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Revaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuo Ariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Image and Video Retrieval (CIVR'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12639,90 +12652,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatouage hiérarchique et aveugle de maillages tridimensionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA'07 : COmpression et REprésentation des Signaux Audiovisuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.139-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12741,1341 +12754,1354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptually driven 3D distance metrics with application to watermarking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical blind watermarking of 3D triangular meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Touradj Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Applications of Digital Image Processing XXIX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Beijing, China, China. pp.1235-1238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528572v1</w:t>
+                <w:t xml:space="preserve">hal-01541593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Watermarking Framework for Subdivision Surfaces</w:t>
+                <w:t xml:space="preserve">Perceptually driven 3D distance metrics with application to watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Drelie Gelasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touradj Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multimedia Content Representation, Classification and Security (MRCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11848035_31⟩</w:t>
+              <w:t xml:space="preserve">SPIE Applications of Digital Image Processing XXIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.686964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528562v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdivision surface fitting for efficient compression and coding of 3D models</w:t>
+                <w:t xml:space="preserve">A Watermarking Framework for Subdivision Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Visual Communications and Image Processing (VCIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.631641⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Multimedia Content Representation, Classification and Security (MRCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Istanbul, Turkey, Turkey. pp.223-231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11848035_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528547v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Watermarking of Compressed 3D Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Intelligence (ACIDCA-ICMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Tozeur, Tunisia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a near optimal quad/triangle subdivision surface fitting</w:t>
+                <w:t xml:space="preserve">Subdivision surface fitting for efficient compression and coding of 3D models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 3D Digital Imaging and Modeling (3DIM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Visual Communications and Image Processing (VCIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Beijing, China, China. pp.1159-1170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.631641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528545v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High rate compression of 3D meshes using a subdivision scheme</w:t>
+                <w:t xml:space="preserve">Toward a near optimal quad/triangle subdivision surface fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey, Turkey. pp.652-655</w:t>
+              <w:t xml:space="preserve">IEEE 3D Digital Imaging and Modeling (3DIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Ottawa, Canada, Canada. pp.402-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528551v1</w:t>
+                <w:t xml:space="preserve">hal-01528545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant Curvature Region Decomposition of 3D-Meshes by a Mixed Approach Vertex-Triangle</w:t>
+                <w:t xml:space="preserve">High rate compression of 3D meshes using a subdivision scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSCG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Plzen, Czech Republic, Czech Republic. pp.245-252</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey, Turkey. pp.652-655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528123v1</w:t>
+                <w:t xml:space="preserve">hal-01528551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature tensor Based Triangle Mesh Segmentation with Boudary Rectification</w:t>
+                <w:t xml:space="preserve">Constant Curvature Region Decomposition of 3D-Meshes by a Mixed Approach Vertex-Triangle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WSCG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Plzen, Czech Republic, Czech Republic. pp.245-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528124v1</w:t>
+                <w:t xml:space="preserve">hal-01528123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEMANTIC-3D : compression, indexation et tatouage de données 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Curvature tensor Based Triangle Mesh Segmentation with Boudary Rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA'04</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Computer Graphics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Crete, Greece, Greece. pp.10-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CGI.2004.1309187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533192v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de maillages triangulaires et rectification directionnelle de frontières basées sur les tenseurs de courbure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEMANTIC-3D : compression, indexation et tatouage de données 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Baskurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GTMG, Groupe de Travail en Modélisation Géométrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Lyon, France. pp.103-112</w:t>
+              <w:t xml:space="preserve">CORESA'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531373v1</w:t>
+                <w:t xml:space="preserve">hal-01533192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rectification directionnelle de frontières pour la segmentation de maillages</w:t>
+                <w:t xml:space="preserve">Segmentation de maillages triangulaires et rectification directionnelle de frontières basées sur les tenseurs de courbure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées GTMG, Groupe de Travail en Modélisation Géométrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Lyon, France. pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534088v1</w:t>
+                <w:t xml:space="preserve">hal-01531373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de Recherche d'Images et de Navigation Visuelle Basé sur une Approche locale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rectification directionnelle de frontières pour la segmentation de maillages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Ricard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Int. Conf. on Image and Signal Processing '03, Agadir Maroc, Juin 2003, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Agadir, Maroc. pp.119-128</w:t>
+              <w:t xml:space="preserve">CORESA'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583908v1</w:t>
+                <w:t xml:space="preserve">hal-01534088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature Based Triangle Mesh Segmentation with Boundary Rectification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Geometry compression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14126,246 +14152,341 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> In Proc. of Colloque CORESA'03, Lyon, 2003.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système de Recherche d'Images et de Navigation Visuelle Basé sur une Approche locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Int. Conf. on Image and Signal Processing '03, Agadir Maroc, Juin 2003, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Agadir, Maroc. pp.119-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive streaming of textured 3D models in a web browser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGGRAPH Symposium on Interactive 3D Graphics and Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Redmond, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation scientifique distante de maillages 3D progressifs avec le format X3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14424,254 +14545,254 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée visu 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, EDF, Clamart, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global triangular mesh regularization using conditional Markov random fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Geometry Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Berlin, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EUROGRAPHICS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature-Based Subdivision Surface Fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGGRAPH 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, San Diego, United States. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14681,126 +14802,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings - 12th Eurographics Workshop on 3D Object Retrieval, 3DOR 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Biasotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco C. Veltkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eurographics. 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/3dor.20192005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14810,927 +14931,927 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective and objective quality assessment for volumetric video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Alexiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Video Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.501 - 552, 2023, 978-0-323-91755-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-32-391755-1.00024-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Assessment in Computer Graphics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafal Mantiuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Signal Quality Assessment – Quality of Experience (QoE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.243-286, 2015, 978-3-319-10368-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-10368-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression de maillages 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidéo 3D : Capture, traitement et diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès - Lavoisier, pp.217-232, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-specific salience for object recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Revaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuo Ariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Halina Kwasnicka, Lakhmi C. Jain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Intelligent Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.59-85, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17934-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind watermarking of three-dimensional meshes: Review, recent advances and future opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Techniques in Multimedia Watermarking: Image, Video and Audio Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.200-227, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Compression</w:t>
+                <w:t xml:space="preserve">Basic background in 3D Object Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Object Processing: Compression, Indexing and Watermarking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chapter in "3D Object Processing: Compression, Indexing and Watermarking", Jean-Luc Dugelay, Atilla Baskurt, Mohamed Daoudi (Editors), John Wiley &amp; Sons, ISBN: 978-0-470-06542-6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9780470510773.ch2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01531187v1</w:t>
+                <w:t xml:space="preserve">hal-01541590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic background in 3D Object Processing</w:t>
+                <w:t xml:space="preserve">3D Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Baskurt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Luc Dugelay, Atilla Baskurt, Mohamed Daoudi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chapter in "3D Object Processing: Compression, Indexing and Watermarking", Jean-Luc Dugelay, Atilla Baskurt, Mohamed Daoudi (Editors), John Wiley &amp; Sons, ISBN: 978-0-470-06542-6</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3D Object Processing: Compression, Indexing and Watermarking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.45-86, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470510773.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541590v1</w:t>
+                <w:t xml:space="preserve">hal-01531187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉS DE COMPRESSION ET DE DÉCOMPRESSION DE DONNÉES REPRÉSENTATIVES D'UN OBJET TRIDIMENSIONNEL NUMÉRIQUE ET SUPPORT D'ENREGISTREMENT D'INFORMATIONS CONTENANT CES DONNÉES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2016079430. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE TRANSMISSION ENTRE DEUX TERMINAUX DE DONNEES REPRESENTATIVES D'UN OBJET TRIDIMENSIONNEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15738,51 +15859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2998685 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15792,241 +15913,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-resolution deep learning pipeline for dense large scale point clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression, tatouage et reconnaissance d'objets 3D, Apports de la perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression de surfaces, basée sur la subdivision inverse, pour la transmission bas débit et la visualisation progressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16036,210 +16157,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction des méthodes de dosage colorimétrique des acides uroniques par méta-hydroxyphényl et des sucres réducteurs totaux par orcinol-sulurique pour le calcul des sucres neutres de la pectine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Internship report] Lycée Jean Macé, Lanester. 2012, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative approach for global triangular mesh regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId361"/>
+      <w:footerReference w:type="default" r:id="rId362"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16386,51 +16507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Javerliat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3372107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281030v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3332261" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bertheaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gazel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1301891" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Elst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Marvie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehm&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Graziosi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41233-023-00057-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Decroocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ohta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102912" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubouchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.418" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ramousse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Gay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1221651" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592786" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemeunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Denis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.07.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716435v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2022.07.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Soler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142636" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043911v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3036153" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427931" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Langer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2805355" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719521v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cordier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Seo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13353" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjiang Guo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Basu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2996296" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Vanhoey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kraemer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129505" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.07.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Vasa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2480079" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Caillaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5C16K7X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2014.10.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLJMFT3V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174418v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maglo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2693443" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Petr&#237;k" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor V&#225;sa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouhui Lian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Godil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bustos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Hermans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.07.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0602-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352997v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0724-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20EDEEC897B325C11D2590CA16123041F2525E49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Dikici" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0586-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75A6B5F4054FB7CFCE399279304C89FC19D4F8D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Benhabiles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01967.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Bulbul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Capin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2011.942466" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0494-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51AE6D0C720052EFE45FDFDCCCC29F3818DF877E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2009.01.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Revaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528478v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2007.01.022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2004.09.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8WC5RWX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528474v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541465v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Idrissi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2003.10.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049552v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00248" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459593v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mesnage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11252930" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049718v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hab&#233;mont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00358" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597600v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00381" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906916v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meynet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Iehl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665318.3677156" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067620v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3592555" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604377" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141461v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikesh Bhoowabul" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fleury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604369" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772160v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871365" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838757v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565617" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597845v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00382" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777913v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cabezas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3532909" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356806v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abid" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavoue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506662" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556845v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733634" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150824v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529668v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX48832.2020.9123147" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611582v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Tola" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185647v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hallifax" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3311350.3347167" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162104v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2019.8743313" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297220v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343036.3352493" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Vintescu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535056v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547522v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Vintescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191857v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264120v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Keuper" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Levinkov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brox" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191758v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301053v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevalier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313187v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171234v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339248v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.557" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339247v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Hajari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.558" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339197v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2466533.2466539" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352963v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725272v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huebner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/093-099" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725211v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/071-076" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719352v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2012/stars/135-157" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353018v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Krivoku&#263;a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Wuensche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Abdulla" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354424v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR11/041-048" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381514v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381452v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Ariki" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958600v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyan He" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534105v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381516v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Phuong Ta" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2010.81" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381493v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1816041.1816102" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666767v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381454v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cirio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381471v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.788" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381492v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.190" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825262v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381441v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958606v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Luo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G. Bors" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667994v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958607v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437638v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2009.29" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437636v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437771v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437637v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Phillipe Vandeborre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500680v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541598v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541593v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541595v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541585v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502160v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528572v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Drelie Gelasca" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.686964" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528562v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11848035_31" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528547v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.631641" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528555v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528545v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528551v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528123v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528124v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGI.2004.1309187" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533192v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531373v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534088v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583908v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533181v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583911v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648970v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381561v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364624v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sgp09.mi.fu-berlin.de/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534197v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165250v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco C. Veltkamp" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20192005" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631335v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Alexiou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Viola" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-32-391755-1.00024-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174422v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10368-6_9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339206v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354371v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17934-1_4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D104C245D247C75462C06A792C3148BBC075E6EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958594v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531187v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470510773.ch2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541590v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484194v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484192v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524342v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470141v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469324v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811075v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622259v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Javerliat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3372107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281030v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3332261" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bertheaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gazel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1301891" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Elst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Marvie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehm&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Graziosi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41233-023-00057-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Decroocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ohta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102912" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubouchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.418" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592786" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ramousse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Gay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1221651" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemeunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Denis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.07.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716435v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2022.07.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03128383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Soler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142636" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043911v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3036153" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427931" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Langer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2805355" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719521v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cordier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Seo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13353" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Vanhoey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kraemer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129505" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjiang Guo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Basu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2996296" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Caillaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5C16K7X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Vasa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2480079" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.07.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2014.10.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLJMFT3V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174418v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maglo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2693443" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouhui Lian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Godil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bustos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Hermans" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.07.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Petr&#237;k" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor V&#225;sa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0602-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352997v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0724-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20EDEEC897B325C11D2590CA16123041F2525E49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Dikici" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0586-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75A6B5F4054FB7CFCE399279304C89FC19D4F8D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660740v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Benhabiles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01967.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941105v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Bulbul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Capin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2011.942466" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0494-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51AE6D0C720052EFE45FDFDCCCC29F3818DF877E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2009.01.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Revaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2007.01.022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528474v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528473v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528453v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2004.09.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8WC5RWX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541465v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Idrissi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2003.10.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613191v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mesnage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459593v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11252930" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00248" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049718v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hab&#233;mont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00358" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597600v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00381" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906916v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meynet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Iehl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665318.3677156" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141461v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikesh Bhoowabul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fleury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604369" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153261v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604377" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067620v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3592555" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597845v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00382" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838757v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565617" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cabezas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524273.3532909" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772160v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871365" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356806v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavoue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506662" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556845v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733634" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150824v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529668v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX48832.2020.9123147" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Tola" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772159v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hallifax" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3311350.3347167" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162104v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2019.8743313" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297220v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343036.3352493" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547522v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Vintescu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535056v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508966v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Vintescu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191758v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191857v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264120v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Keuper" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Levinkov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brox" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313187v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301053v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevalier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171234v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339248v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.557" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339247v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Hajari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.558" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339197v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2466533.2466539" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725211v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/071-076" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719352v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/conf/EG2012/stars/135-157" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353018v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Krivoku&#263;a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Wuensche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Abdulla" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352963v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725272v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huebner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/093-099" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354424v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR11/041-048" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958600v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyan He" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534105v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381516v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Phuong Ta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2010.81" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381452v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Ariki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381493v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1816041.1816102" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666767v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381454v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cirio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381471v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.788" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381492v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.190" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825262v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381441v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381514v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437636v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667994v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437638v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2009.29" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958606v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Luo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G. Bors" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437771v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437637v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Phillipe Vandeborre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500680v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541598v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541595v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541585v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502160v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541593v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528572v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Drelie Gelasca" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.686964" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528562v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11848035_31" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528555v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528547v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.631641" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528545v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528551v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528123v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528124v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGI.2004.1309187" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533192v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531373v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534088v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533181v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583911v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583908v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648970v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381561v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364624v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sgp09.mi.fu-berlin.de/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534197v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165250v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco C. Veltkamp" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20192005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631335v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Alexiou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Viola" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-32-391755-1.00024-9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174422v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10368-6_9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339206v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354371v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17934-1_4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D104C245D247C75462C06A792C3148BBC075E6EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958594v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541590v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531187v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470510773.ch2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484194v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484192v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524342v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470141v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469324v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811075v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622259v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>