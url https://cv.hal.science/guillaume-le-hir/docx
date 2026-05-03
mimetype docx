--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -266,364 +266,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial biases in oxygen-based Phanerozoic seawater temperature reconstructions</w:t>
+                <w:t xml:space="preserve">GEOCLIM7, an Earth system model for multi-million-year evolution of the geochemical cycles and climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pohl</w:t>
+                <w:t xml:space="preserve">Pierre Maffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas W Wong Hearing</w:t>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethan Grossman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael M. Joachimski</w:t>
+                <w:t xml:space="preserve">Élise Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119418⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (18), pp.6367-6413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-6367-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061186v1</w:t>
+                <w:t xml:space="preserve">hal-05377690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEOCLIM7, an Earth system model for multi-million-year evolution of the geochemical cycles and climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial biases in oxygen-based Phanerozoic seawater temperature reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maffre</w:t>
+                <w:t xml:space="preserve">Thomas W Wong Hearing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Goddéris</w:t>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+                <w:t xml:space="preserve">Ethan Grossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Nardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+                <w:t xml:space="preserve">Michael M. Joachimski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (18), pp.6367-6413. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 663, pp.119418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-6367-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377690v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the early Paleozoic carbon cycle balance and climate change from modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé M. Marcilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -700,51 +700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongwu Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Huyskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -808,77 +808,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complex response of continental silicate rock weathering to the colonization of the continents by vascular plants in the Devonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godderis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -994,51 +994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (43), </w:t>
@@ -1115,51 +1115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1383,51 +1383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Tait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1478,90 +1478,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible patterns of marine primary productivity during the Great Ordovician Biodiversification Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1606,744 +1606,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The climatic significance of Late Ordovician-early Silurian black shales</w:t>
+                <w:t xml:space="preserve">A warm or a cold early Earth? New insights from a 3-D climate-carbon model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pohl</w:t>
+                <w:t xml:space="preserve">Benjamin Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Donnadieu</w:t>
+                <w:t xml:space="preserve">François Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Hir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Ferreira</w:t>
+                <w:t xml:space="preserve">David Catling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016PA003064⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 474, pp.97-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765591v1</w:t>
+                <w:t xml:space="preserve">obspm-02193082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogeographic forcing of the strontium isotopic cycle in the Neoproterozoic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+                <w:t xml:space="preserve">Reconstructing first-order changes in sea level during the Phanerozoic and Neoproterozoic using strontium isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. van Der Meer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Macouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+                <w:t xml:space="preserve">A.P.H. van den Berg van Saparoea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Hubert-Théou</w:t>
+                <w:t xml:space="preserve">D.J.J. van Hinsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M.B. van de Weg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Godderis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 42, pp.151-162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.09.013⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 44, pp.22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02902797v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowball Earth climate dynamics and Cryogenian geology-geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul F. Hoffman</w:t>
+                <w:t xml:space="preserve">Paleogeographic forcing of the strontium isotopic cycle in the Neoproterozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian S. Abbot</w:t>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosef Ashkenazy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jochen J. Brocks</w:t>
+                <w:t xml:space="preserve">Lucie Hubert-Théou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1600983⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765604v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A warm or a cold early Earth? New insights from a 3-D climate-carbon model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The climatic significance of Late Ordovician-early Silurian black shales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Charnay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+                <w:t xml:space="preserve">Y. Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Forget</w:t>
+                <w:t xml:space="preserve">G. Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Catling</w:t>
+                <w:t xml:space="preserve">D. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 474, pp.97-109. </w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (4), pp.397-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.06.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016PA003064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-02193082v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing first-order changes in sea level during the Phanerozoic and Neoproterozoic using strontium isotopes</w:t>
+                <w:t xml:space="preserve">Snowball Earth climate dynamics and Cryogenian geology-geobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.G. van Der Meer</w:t>
+                <w:t xml:space="preserve">Paul F. Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P.H. van den Berg van Saparoea</w:t>
+                <w:t xml:space="preserve">Dorian S. Abbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.J.J. van Hinsbergen</w:t>
+                <w:t xml:space="preserve">Yosef Ashkenazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M.B. van de Weg</w:t>
+                <w:t xml:space="preserve">Douglas I. Benn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Godderis</w:t>
+                <w:t xml:space="preserve">Jochen J. Brocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44, pp.22-34. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (11), pp.e1600983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1600983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902794v1</w:t>
+                <w:t xml:space="preserve">hal-01765604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacial onset predated Late Ordovician climate cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐baptiste Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2401,2259 +2401,2271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitous occurrence of basaltic-derived paleosols in the Late Archean Fortescue Group, Western Australia</w:t>
+                <w:t xml:space="preserve">Orbitally forced ice sheet fluctuations during the Marinoan Snowball Earth glaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoram Teitler,</w:t>
+                <w:t xml:space="preserve">Douglas Benn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Philippot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+                <w:t xml:space="preserve">Huiming Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2015.05.014⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (9), pp.704 - 707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo2502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01453003v1</w:t>
+                <w:t xml:space="preserve">hal-01682742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did high Neo-Tethys subduction rates contribute to early Cenozoic warming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+                <w:t xml:space="preserve">B. Bomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bomou</w:t>
+                <w:t xml:space="preserve">D. J. J. van Hinsbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J. J. van Hinsbergen</w:t>
+                <w:t xml:space="preserve">N. Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (12), pp.1751-1767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-11-1751-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbitally forced ice sheet fluctuations during the Marinoan Snowball Earth glaciation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ubiquitous occurrence of basaltic-derived paleosols in the Late Archean Fortescue Group, Western Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Teitler,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Benn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pascal P. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dumas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (9), pp.704 - 707. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 267, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo2502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2015.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682742v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01453003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Paleoproterozoic glaciations with 3-D climate modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The faint young Sun problem revisited with a 3-D climate–carbon model – Part 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoram Teitler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+                <w:t xml:space="preserve">Y. Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Philippot</w:t>
+                <w:t xml:space="preserve">F. Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.044⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (2), pp.697-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-10-697-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902782v1</w:t>
+                <w:t xml:space="preserve">hal-02902788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The faint young Sun problem revisited with a 3-D climate–carbon model – Part 1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the Paleoproterozoic glaciations with 3-D climate modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fluteau</w:t>
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (2), pp.697-713. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 395, pp.71-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-10-697-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902788v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of palaeogeography in the Phanerozoic history of atmospheric CO2 and climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Nardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 128, pp.122-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.earscirev.2013.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Ordovician paleogeography on the (in)stability of the climate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (6), pp.2053-2066. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-10-2053-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust elements of Snowball Earth atmospheric circulation and oases for life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian S. Abbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiko Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond T. Pierrehumbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118, pp.6017-6027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgrd.50540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03581786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic control of continental weathering, atmospheric CO2, and climate over Phanerozoic times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Nardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 344 (11-12), pp.652-662. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clouds and Snowball Earth deglaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian S. Abbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiko Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Branson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond T. Pierrehumbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39, p. 39-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2012GL052861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03583017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the early Paleozoic long-term climatic trend.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The climate change caused by the land plant invasion in the Devonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ronald C. Blakey</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B30364.1⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 310 (3-4), pp.203-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584566v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00676445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The climate change caused by the land plant invasion in the Devonian</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modeling the early Paleozoic long-term climatic trend.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald C. Blakey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (5-6), pp.1181-1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B30364.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.08.042⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00676445v1</w:t>
+                <w:t xml:space="preserve">hal-00584566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the snowball earth deglaciation...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (2-3), pp.285-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/S00382-010-0748-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The snowball Earth aftermath: Exploring the limits of continental weathering processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Pierrehumbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galen P Halverson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 277 (3-4), pp.453-463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario for the evolution of atmospheric pCO2 during a snowball Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (1), pp.47-50. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G24124A.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geochemical modelling study of the evolution of the chemical composition of seawater linked to a &amp;quot;snowball&amp;quot; glaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (1), pp.253-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-5-253-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating plausible mechanisms to trigger a deglaciation from a hard snowball Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Pierrehumbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 339 (3-4), pp.274-287. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4663,736 +4675,736 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La température des océans de l'Archéen, modélisation des couples isotopiques ∂18O et ∂30Si et interactions climat-carbone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Quelle influence du forçage orbital sur le climat et les biomes de l'Éocène et de l'Oligocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Toumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588025v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03522556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la glaciation Gaskiers, le rôle du mouvement rapide des continents à l'Ediacarien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle influence du forçage orbital sur le climat et les biomes de l'Éocène et de l'Oligocène ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agathe Toumoulin</w:t>
+                <w:t xml:space="preserve">La température des océans de l'Archéen, modélisation des couples isotopiques ∂18O et ∂30Si et interactions climat-carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.611</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03522556v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The climate in Antarctica during the Middle Eocene: a modelling perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-18748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02539557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did high Neo-Tethys subduction rates contribute to early Cenozoic warming ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Bomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J.J. van Hinsbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting, San Francisco, USA, Décembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did high Neotethys subduction rates contribute to the Early Eocene Climatic Optimum?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Bomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J.J. van Hinsbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014, Pau, France, Oct 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5402,866 +5414,866 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Precambrian Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramstein G., Landais A., Bouttes N., Sepulchre P., Govin A. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoclimatology. Frontiers in Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.343-358, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplifying factors leading to the collapse of primary producers during the Chicxulub impact and Deccan Traps eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godderis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mass Extinctions, Volcanism, and Impacts: New Developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 544, , pp.223-245, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/2020.2544(09)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the carbon-sulfate interplays in climate changes related to the emplacement of continental flood basalts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gerta Keller; Andrew C. Kerr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volcanism, Impacts and Mass Extinctions: Causes and Effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 505, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological Society of America</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, GSA Special Papers, 9780813725055 (print). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/2014.2505(17)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat au Précambrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléoclimatologie - Enquête sur les climats anciens - Tome II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences; CNRS Editions, pp.185-209, 2013, Savoirs actuels, 978-2-7598-0741-3, 978-2-271-07599-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cycle du carbone à l’échelle des temps géologiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Le climat de la Terre à l’échelle des temps géologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Mosseri &amp; C. Jeandel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le climat à découvert - Outils et méthodes en recherche climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, pp.72-73, 2011, 978-2-271-07198-9</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.35-36, 2011, 978-2-271-07198-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119908v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat de la Terre à l’échelle des temps géologiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Le cycle du carbone à l’échelle des temps géologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Mosseri &amp; C. Jeandel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le climat à découvert - Outils et méthodes en recherche climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, pp.35-36, 2011, 978-2-271-07198-9</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.72-73, 2011, 978-2-271-07198-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119903v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une brève histoire du climat, de l'importance des interactions mémoire présenté par Guillaume LE HIR Devant le jury composé de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pr Adatte Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pr Ader Magali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Planète et Univers [physics]. Université de Paris, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03958469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6271,144 +6283,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geochemical modelling study of the evolution of the chemical composition of seawater linked to a global glaciation: implications for life sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6555,51 +6567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-15129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Wong Hearing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Grossman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Joachimski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119418" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05377690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-6367-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03870225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Marcilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwu Lan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Huyskens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Mitchell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing&#8208;zhu Yin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097156" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/03.2022.02" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2819" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-847-2020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02965777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbolini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woutersen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvestro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb8227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12247" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765591v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Hir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferreira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA003064" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hubert-Th&#233;ou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.09.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJKT6H1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. Hoffman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian S. Abbot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosef Ashkenazy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas I. Benn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen J. Brocks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600983" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.06.029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902794v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. van Der Meer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.H. van den Berg van Saparoea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.B. van de Weg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.11.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Ladant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002928" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01453003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler," TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Philippot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gerard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2015.05.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bomou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marquer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1751-2015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682742v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Benn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiming Bao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2502" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902788v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Teitler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fluteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-697-2014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebvre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2013.11.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Donnadieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-2053-2014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581786v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Voigt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond T. Pierrehumbert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50540" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.08.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D89FDR3V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583017v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Branson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pollard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052861" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584566v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald C. Blakey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B30364.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00676445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meyer-Berthaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.08.042" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6PJRCJB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-010-0748-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBN258QP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pierrehumbert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen P Halverson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.11.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS0V07F5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G24124A.1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330345v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godd&#233;ris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-253-2008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902752v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.09.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588091v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Besse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522556v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539557v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815916v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815927v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027497v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_26" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164650v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2020.2544(09)" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631808v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mussard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.geoscienceworld.org/gsa/books/book/674/Volcanism-Impacts-and-Mass-Extinctions-Causes-and" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2014.2505(17)" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-03958469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Adatte Thierry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Ader Magali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-15129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05377690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-6367-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Wong Hearing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Grossman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Joachimski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119418" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03870225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Marcilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwu Lan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Huyskens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Mitchell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing&#8208;zhu Yin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097156" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/03.2022.02" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2819" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-847-2020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02965777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbolini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woutersen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvestro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb8227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12247" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catling" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.06.029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. van Der Meer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.H. van den Berg van Saparoea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.B. van de Weg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.11.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hubert-Th&#233;ou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.09.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJKT6H1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Hir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA003064" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. Hoffman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian S. Abbot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosef Ashkenazy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas I. Benn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen J. Brocks" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600983" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Ladant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002928" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682742v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Benn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiming Bao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2502" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bomou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marquer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1751-2015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01453003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler," TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Philippot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gerard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2015.05.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902788v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Teitler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fluteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-697-2014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NLJKJXC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211552v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebvre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2013.11.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Donnadieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-2053-2014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581786v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Voigt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond T. Pierrehumbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50540" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.08.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D89FDR3V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583017v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Branson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pollard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052861" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00676445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meyer-Berthaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.08.042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6PJRCJB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584566v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald C. Blakey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B30364.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561260v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-010-0748-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBN258QP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pierrehumbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen P Halverson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.11.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS0V07F5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902761v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G24124A.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godd&#233;ris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-253-2008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.09.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588091v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Besse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588025v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539557v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815916v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027497v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_26" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164650v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2020.2544(09)" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631808v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mussard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.geoscienceworld.org/gsa/books/book/674/Volcanism-Impacts-and-Mass-Extinctions-Causes-and" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2014.2505(17)" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897856v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119903v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119908v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-03958469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Adatte Thierry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Ader Magali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>