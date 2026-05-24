--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -266,619 +266,619 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEOCLIM7, an Earth system model for multi-million-year evolution of the geochemical cycles and climate</w:t>
+                <w:t xml:space="preserve">Spatial biases in oxygen-based Phanerozoic seawater temperature reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maffre</w:t>
+                <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Goddéris</w:t>
+                <w:t xml:space="preserve">Thomas W Wong Hearing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Nardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+                <w:t xml:space="preserve">Ethan Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Joachimski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-6367-2025⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 663, pp.119418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377690v1</w:t>
+                <w:t xml:space="preserve">hal-05061186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial biases in oxygen-based Phanerozoic seawater temperature reconstructions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GEOCLIM7, an Earth system model for multi-million-year evolution of the geochemical cycles and climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas W Wong Hearing</w:t>
+                <w:t xml:space="preserve">Pierre Maffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethan Grossman</w:t>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael M. Joachimski</w:t>
+                <w:t xml:space="preserve">Élise Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 663, pp.119418. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (18), pp.6367-6413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-6367-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061186v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the early Paleozoic carbon cycle balance and climate change from modelling</w:t>
+                <w:t xml:space="preserve">Massive Volcanism May Have Foreshortened the Marinoan Snowball Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé M. Marcilly</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Zhongwu Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Huyskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing‐zhu Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117717⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL097156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870225v1</w:t>
+                <w:t xml:space="preserve">insu-03643033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Volcanism May Have Foreshortened the Marinoan Snowball Earth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Understanding the early Paleozoic carbon cycle balance and climate change from modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé M. Marcilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Qing‐zhu Yin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49, </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 594, pp.117717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GL097156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03643033v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complex response of continental silicate rock weathering to the colonization of the continents by vascular plants in the Devonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godderis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -994,51 +994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (43), </w:t>
@@ -1115,51 +1115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1383,51 +1383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Tait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1478,90 +1478,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible patterns of marine primary productivity during the Great Ordovician Biodiversification Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1606,744 +1606,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A warm or a cold early Earth? New insights from a 3-D climate-carbon model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleogeographic forcing of the strontium isotopic cycle in the Neoproterozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Charnay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Forget</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Hubert-Théou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.06.029⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-02193082v1</w:t>
+                <w:t xml:space="preserve">hal-02902797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing first-order changes in sea level during the Phanerozoic and Neoproterozoic using strontium isotopes</w:t>
+                <w:t xml:space="preserve">The climatic significance of Late Ordovician-early Silurian black shales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.G. van Der Meer</w:t>
+                <w:t xml:space="preserve">A. Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P.H. van den Berg van Saparoea</w:t>
+                <w:t xml:space="preserve">Y. Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.J.J. van Hinsbergen</w:t>
+                <w:t xml:space="preserve">G. Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M.B. van de Weg</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.11.002⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (4), pp.397-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016PA003064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902794v1</w:t>
+                <w:t xml:space="preserve">hal-01765591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogeographic forcing of the strontium isotopic cycle in the Neoproterozoic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+                <w:t xml:space="preserve">Snowball Earth climate dynamics and Cryogenian geology-geobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul F. Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Macouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+                <w:t xml:space="preserve">Dorian S. Abbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Hubert-Théou</w:t>
+                <w:t xml:space="preserve">Yosef Ashkenazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas I. Benn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen J. Brocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.09.013⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (11), pp.e1600983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1600983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02902797v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The climatic significance of Late Ordovician-early Silurian black shales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A warm or a cold early Earth? New insights from a 3-D climate-carbon model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Donnadieu</w:t>
+                <w:t xml:space="preserve">Benjamin Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Hir</w:t>
+                <w:t xml:space="preserve">François Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ferreira</w:t>
+                <w:t xml:space="preserve">David Catling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (4), pp.397-423. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 474, pp.97-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016PA003064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765591v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02193082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowball Earth climate dynamics and Cryogenian geology-geobiology</w:t>
+                <w:t xml:space="preserve">Reconstructing first-order changes in sea level during the Phanerozoic and Neoproterozoic using strontium isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul F. Hoffman</w:t>
+                <w:t xml:space="preserve">D.G. van Der Meer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian S. Abbot</w:t>
+                <w:t xml:space="preserve">A.P.H. van den Berg van Saparoea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosef Ashkenazy</w:t>
+                <w:t xml:space="preserve">D.J.J. van Hinsbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas I. Benn</w:t>
+                <w:t xml:space="preserve">R.M.B. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen J. Brocks</w:t>
+                <w:t xml:space="preserve">Y. Godderis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (11), pp.e1600983. </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.22-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1600983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765604v1</w:t>
+                <w:t xml:space="preserve">hal-02902794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacial onset predated Late Ordovician climate cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐baptiste Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2401,295 +2401,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbitally forced ice sheet fluctuations during the Marinoan Snowball Earth glaciation</w:t>
+                <w:t xml:space="preserve">Did high Neo-Tethys subduction rates contribute to early Cenozoic warming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Benn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huiming Bao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dumas</w:t>
+                <w:t xml:space="preserve">B. Bomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. J. van Hinsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo2502⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (12), pp.1751-1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-11-1751-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682742v1</w:t>
+                <w:t xml:space="preserve">hal-01261308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did high Neo-Tethys subduction rates contribute to early Cenozoic warming?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orbitally forced ice sheet fluctuations during the Marinoan Snowball Earth glaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Carry</w:t>
+                <w:t xml:space="preserve">Douglas Benn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Marquer</w:t>
+                <w:t xml:space="preserve">Huiming Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (12), pp.1751-1767. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (9), pp.704 - 707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-11-1751-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ngeo2502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261308v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitous occurrence of basaltic-derived paleosols in the Late Archean Fortescue Group, Western Australia</w:t>
               </w:r>
@@ -2714,51 +2714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2809,51 +2809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The faint young Sun problem revisited with a 3-D climate–carbon model – Part 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2952,51 +2952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Paleoproterozoic glaciations with 3-D climate modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3081,77 +3081,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of palaeogeography in the Phanerozoic history of atmospheric CO2 and climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3211,77 +3211,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Ordovician paleogeography on the (in)stability of the climate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3341,90 +3341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust elements of Snowball Earth atmospheric circulation and oases for life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian S. Abbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiko Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond T. Pierrehumbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3475,90 +3475,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic control of continental weathering, atmospheric CO2, and climate over Phanerozoic times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Nardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3617,51 +3617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clouds and Snowball Earth deglaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian S. Abbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiko Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3745,376 +3745,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03583017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The climate change caused by the land plant invasion in the Devonian</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeling the early Paleozoic long-term climatic trend.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+                <w:t xml:space="preserve">Ronald C. Blakey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.08.042⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (5-6), pp.1181-1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B30364.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00676445v1</w:t>
+                <w:t xml:space="preserve">hal-00584566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the early Paleozoic long-term climatic trend.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The climate change caused by the land plant invasion in the Devonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ronald C. Blakey</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 310 (3-4), pp.203-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.08.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/B30364.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00584566v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00676445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the snowball earth deglaciation...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (2-3), pp.285-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4160,77 +4160,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The snowball Earth aftermath: Exploring the limits of continental weathering processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Pierrehumbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4306,90 +4306,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario for the evolution of atmospheric pCO2 during a snowball Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (1), pp.47-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4423,77 +4423,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geochemical modelling study of the evolution of the chemical composition of seawater linked to a &amp;quot;snowball&amp;quot; glaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4540,64 +4540,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating plausible mechanisms to trigger a deglaciation from a hard snowball Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4628,98 +4628,847 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2006.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Precambrian Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ramstein G., Landais A., Bouttes N., Sepulchre P., Govin A. (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoclimatology. Frontiers in Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.343-358, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amplifying factors leading to the collapse of primary producers during the Chicxulub impact and Deccan Traps eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godderis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mass Extinctions, Volcanism, and Impacts: New Developments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 544, , pp.223-245, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/2020.2544(09)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the carbon-sulfate interplays in climate changes related to the emplacement of continental flood basalts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerta Keller; Andrew C. Kerr. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volcanism, Impacts and Mass Extinctions: Causes and Effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 505, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geological Society of America</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, GSA Special Papers, 9780813725055 (print). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/2014.2505(17)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le climat au Précambrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paléoclimatologie - Enquête sur les climats anciens - Tome II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDP Sciences; CNRS Editions, pp.185-209, 2013, Savoirs actuels, 978-2-7598-0741-3, 978-2-271-07599-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le climat de la Terre à l’échelle des temps géologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Mosseri &amp; C. Jeandel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le climat à découvert - Outils et méthodes en recherche climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.35-36, 2011, 978-2-271-07198-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cycle du carbone à l’échelle des temps géologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Mosseri &amp; C. Jeandel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le climat à découvert - Outils et méthodes en recherche climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.72-73, 2011, 978-2-271-07198-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle influence du forçage orbital sur le climat et les biomes de l'Éocène et de l'Oligocène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4741,1425 +5490,676 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03522556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la glaciation Gaskiers, le rôle du mouvement rapide des continents à l'Ediacarien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La température des océans de l'Archéen, modélisation des couples isotopiques ∂18O et ∂30Si et interactions climat-carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The climate in Antarctica during the Middle Eocene: a modelling perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-18748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02539557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did high Neo-Tethys subduction rates contribute to early Cenozoic warming ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J.J. van Hinsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting, San Francisco, USA, Décembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did high Neotethys subduction rates contribute to the Early Eocene Climatic Optimum?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J.J. van Hinsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014, Pau, France, Oct 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815927v1</w:t>
-              </w:r>
-[...747 lines deleted...]
-                <w:t xml:space="preserve">hal-01119908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6203,51 +6203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pr Adatte Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pr Ader Magali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Université de Paris, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6297,77 +6297,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geochemical modelling study of the evolution of the chemical composition of seawater linked to a global glaciation: implications for life sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6567,51 +6567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-15129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05377690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-6367-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Wong Hearing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Grossman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Joachimski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119418" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03870225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Marcilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwu Lan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Huyskens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Mitchell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing&#8208;zhu Yin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097156" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/03.2022.02" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2819" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-847-2020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02965777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbolini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woutersen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvestro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb8227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12247" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catling" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.06.029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. van Der Meer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.H. van den Berg van Saparoea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.B. van de Weg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.11.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hubert-Th&#233;ou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.09.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJKT6H1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Hir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA003064" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. Hoffman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian S. Abbot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosef Ashkenazy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas I. Benn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen J. Brocks" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600983" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Ladant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002928" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682742v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Benn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiming Bao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2502" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bomou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marquer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1751-2015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01453003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler," TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Philippot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gerard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2015.05.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902788v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Teitler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fluteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-697-2014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NLJKJXC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211552v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebvre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2013.11.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Donnadieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-2053-2014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581786v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Voigt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond T. Pierrehumbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50540" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.08.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D89FDR3V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583017v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Branson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pollard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052861" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00676445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meyer-Berthaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.08.042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6PJRCJB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584566v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald C. Blakey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B30364.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561260v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-010-0748-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBN258QP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pierrehumbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen P Halverson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.11.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS0V07F5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902761v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G24124A.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godd&#233;ris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-253-2008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.09.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588091v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Besse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588025v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539557v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815916v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027497v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_26" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164650v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2020.2544(09)" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631808v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mussard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.geoscienceworld.org/gsa/books/book/674/Volcanism-Impacts-and-Mass-Extinctions-Causes-and" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2014.2505(17)" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897856v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119903v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119908v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-03958469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Adatte Thierry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Ader Magali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-15129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Wong Hearing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Grossman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Joachimski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119418" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05377690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-6367-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwu Lan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Huyskens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Mitchell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing&#8208;zhu Yin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03870225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Marcilly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117717" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/03.2022.02" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2819" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-847-2020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02965777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbolini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woutersen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvestro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb8227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12247" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hubert-Th&#233;ou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.09.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJKT6H1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Hir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferreira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA003064" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. Hoffman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian S. Abbot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosef Ashkenazy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas I. Benn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen J. Brocks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600983" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.06.029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902794v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. van Der Meer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.H. van den Berg van Saparoea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.B. van de Weg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.11.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Ladant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002928" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bomou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marquer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1751-2015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682742v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Benn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiming Bao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2502" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01453003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler," TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Philippot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gerard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2015.05.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902788v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Teitler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fluteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-697-2014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NLJKJXC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211552v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebvre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2013.11.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Donnadieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-2053-2014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581786v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Voigt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond T. Pierrehumbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50540" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.08.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D89FDR3V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583017v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Branson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pollard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052861" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584566v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald C. Blakey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B30364.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00676445v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meyer-Berthaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.08.042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6PJRCJB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561260v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-010-0748-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBN258QP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pierrehumbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen P Halverson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.11.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS0V07F5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902761v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G24124A.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godd&#233;ris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-253-2008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.09.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027497v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_26" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2020.2544(09)" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mussard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.geoscienceworld.org/gsa/books/book/674/Volcanism-Impacts-and-Mass-Extinctions-Causes-and" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2014.2505(17)" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119903v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119908v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Besse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588025v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539557v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815916v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815927v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-03958469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Adatte Thierry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Ader Magali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>