--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -66,152 +66,152 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décès du conjoint et mobilité résidentielle en France : Des désavantages cumulatifs aux âges avancés</w:t>
+                <w:t xml:space="preserve">Décès du conjoint et mobilité résidentielle en France : Des désavantages cumulatifs aux âges avancés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (édition française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 80 (1), pp.11-40. </w:t>
+              <w:t xml:space="preserve">, 2025, Vol. 80 (1), pp.11-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popu.2501.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384842v1</w:t>
+                <w:t xml:space="preserve">hal-05564564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Death of a Spouse and Residential Mobility in France: Cumulative Disadvantages at Older Ages</w:t>
               </w:r>
@@ -282,866 +282,832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacia una definición de las antiguas periferias: un diálogo entre conceptos y casos a ambos lados del Atlántico</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décès du conjoint et mobilité résidentielle en France : Des désavantages cumulatifs aux âges avancés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudios Demográficos y Urbanos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24201/edu.v39i3.2219⟩</w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (1), pp.11-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.2501.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680959v1</w:t>
+                <w:t xml:space="preserve">hal-05384842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conquête du confort. L’histoire des Parisiens nés entre 1920 et 1950</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hacia una definición de las antiguas periferias: un diálogo entre conceptos y casos a ambos lados del Atlántico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Mercedes Di Virgilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Quetelet Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/rqj2022.10.01.04⟩</w:t>
+              <w:t xml:space="preserve">Estudios Demográficos y Urbanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24201/edu.v39i3.2219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380389v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métropolisation parisienne et crise des territoires en marge ? Transformation sociale au sein du bassin parisien depuis 1968 au prisme des mobilités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La conquête du confort. L’histoire des Parisiens nés entre 1920 et 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bringé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Quetelet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/rqj2022.10.01.02⟩</w:t>
+              <w:t xml:space="preserve">Revue Quetelet Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.63-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rqj2022.10.01.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04250548v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être propriétaire au seuil de la retraite : une analyse des inégalités entre générations (1910-1954)</w:t>
+                <w:t xml:space="preserve">Métropolisation parisienne et crise des territoires en marge ? Transformation sociale au sein du bassin parisien depuis 1968 au prisme des mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rs1.089.0064⟩</w:t>
+              <w:t xml:space="preserve">Revue Quetelet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1 (2022)), pp.27-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rqj2022.10.01.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701311v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04250548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfermement domestique des mères. Conditions de logement et espace à soi en confinement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être propriétaire au seuil de la retraite : une analyse des inégalités entre générations (1910-1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (2), pp.63-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rs1.089.0064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485229v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle sociabilité pour les Français en période de Covid-19 ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">L’enfermement domestique des mères. Conditions de logement et espace à soi en confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885055v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail et ses aménagements : ce que la pandémie de covid-19 a changé pour les Français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Comment voisine-t-on dans la France confinée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N° 579 (579), pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2020, 578, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.578.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739233v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is accessibility in the eye of the beholder? Social inequalities in spatial accessibility to health-related resources in Montréal, Canada</w:t>
               </w:r>
@@ -1251,1856 +1217,1981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment voisine-t-on dans la France confinée ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Quelle sociabilité pour les Français en période de Covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867753v1</w:t>
+                <w:t xml:space="preserve">hal-02885055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations sociales de l’agglomération parisienne au cours du XXe siècle : une approche longitudinale et générationnelle des inégalités d’accès à la ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail et ses aménagements : ce que la pandémie de covid-19 a changé pour les Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bringé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/popu.2001.0071⟩</w:t>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 579 (579), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02617514v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourliness during lockdown in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformations sociales de l’agglomération parisienne au cours du XXe siècle : une approche longitudinale et générationnelle des inégalités d’accès à la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bringé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/popsoc.578.0001⟩</w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (1), pp.71-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.2001.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218122v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02617514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the COVID-19 epidemic changed working conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Neighbourliness during lockdown in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 579, pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2020, 578, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.578.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625731v1</w:t>
+                <w:t xml:space="preserve">hal-03218122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « fragmentation » des périphéries populaires des villes latino-américaines à l’épreuve des mobilités : le cas de Bogotá (1993-2009)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How the COVID-19 epidemic changed working conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eg.483.0241⟩</w:t>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 579, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880959v1</w:t>
+                <w:t xml:space="preserve">hal-04625731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mobiliscope, un outil de géovisualisation des rythmes quotidiens des métropoles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La « fragmentation » des périphéries populaires des villes latino-américaines à l’épreuve des mobilités : le cas de Bogotá (1993-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (3), pp.241-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.483.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081851v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des parcours migratoires et résidentiels des habitants de Bogotá (1993-2009)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Mobiliscope, un outil de géovisualisation des rythmes quotidiens des métropoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Géovisualisation, 123, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081708v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social segregation around the clock in the Paris region (France)</w:t>
+                <w:t xml:space="preserve">Evolution des parcours migratoires et résidentiels des habitants de Bogotá (1993-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01472039v2</w:t>
+                <w:t xml:space="preserve">hal-02081708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartiers et effets de quartier. Analyse de la variabilité de la taille des quartiers perçus dans l'agglomération parisienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social segregation around the clock in the Paris region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.134-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2017.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322743v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01472039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)connaître le stade de peuplement actuel des grandes villes latino-américaines : Diversification des parcours des habitants et des échelles du changement urbain à Bogotá (Colombie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quartiers et effets de quartier. Analyse de la variabilité de la taille des quartiers perçus dans l'agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-migrinter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 708, pp.119-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600569v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘constant size neighbourhood trap’ in accessibility and health studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Re)connaître le stade de peuplement actuel des grandes villes latino-américaines : Diversification des parcours des habitants et des échelles du changement urbain à Bogotá (Colombie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0042098014528393⟩</w:t>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’ajustement méthodologique comme fabrique critique du savoir dans les études migratoires, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598081v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et l’immobilité dans la circulation ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Imbert</w:t>
+                <w:t xml:space="preserve">The ‘constant size neighbourhood trap’ in accessibility and health studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Lessault</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-migrinter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/e-migrinter.196⟩</w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (2), pp.338 - 357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098014528393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364051v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambios urbanos, transporte masivo y desigualdades socio-territoriales en unos barrios del occidente de Bogotá</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Et l’immobilité dans la circulation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gouëset</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lozada</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lessault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos de vivienda y urbanismo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00841183v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lessault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11, pp.184 - 187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/e-migrinter.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01793334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur quelques méthodes quantitatives de collecte et d’analyse de la circulation et de l’immobilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cambios urbanos, transporte masivo y desigualdades socio-territoriales en unos barrios del occidente de Bogotá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gouëset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lozada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-migrinter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cuadernos de vivienda y urbanismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (11), pp.44-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01772760v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00841183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des migrations internationales et des luttes contre les discriminations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réflexions sur quelques méthodes quantitatives de collecte et d’analyse de la circulation et de l’immobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Regards sur les migrations sud-asiatiques, 8, pp.128-133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/e-migrinter.655⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Et l’immobilité dans la circulation ?, 11, pp.168 - 183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604990v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01772760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrer par le logement pour étudier des pratiques de migrants circulaires : quelques enseignements d’une approche quantitative et d’une approche qualitative à Ouagadougou (Burkina Faso)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Chapon</w:t>
+                <w:t xml:space="preserve">Histoire des migrations internationales et des luttes contre les discriminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Regards sur les migrations sud-asiatiques, 8, pp.128-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrer par le logement pour étudier des pratiques de migrants circulaires : quelques enseignements d’une approche quantitative et d’une approche qualitative à Ouagadougou (Burkina Faso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/e-migrinter.876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01285983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3110,375 +3201,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accès aux commerces et services des personnes âgées : entre inégalité de l’offre et variabilité des perceptions</w:t>
+                <w:t xml:space="preserve">Trajectoires géographiques et rapports aux territoires des premiers baby-boomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Vieillir: une affaire d'inégalités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe du projet ELVIS (Cnav-Ined-U. Lille-U. Tours), Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Colloque "Vieillir : une affaire d'inégalités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, équipe du projet ELVIS (Cnav-Ined-U. Lille-U. Tours), Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130857v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillir loin des commerces et des services</w:t>
+                <w:t xml:space="preserve">L’accès aux commerces et services des personnes âgées : entre inégalité de l’offre et variabilité des perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Le vieillissement dans les campagnes françaises : recompositions et représentations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau sur le vieillissement dans les campagnes (Révic), Feb 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque "Vieillir: une affaire d'inégalités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe du projet ELVIS (Cnav-Ined-U. Lille-U. Tours), Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130947v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires géographiques et rapports aux territoires des premiers baby-boomers</w:t>
+                <w:t xml:space="preserve">Vieillir loin des commerces et des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Vieillir : une affaire d'inégalités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, équipe du projet ELVIS (Cnav-Ined-U. Lille-U. Tours), Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Le vieillissement dans les campagnes françaises : recompositions et représentations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau sur le vieillissement dans les campagnes (Révic), Feb 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130834v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décès du conjoint et mobilité résidentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3494,73 +3585,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Vieillir : une affaire d'inégalités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe du projet ELVIS (Cnav-Ined-U. Lille-U. Tours), Jun 2025, Aubervillers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décès du conjoint et mobilité résidentielle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3576,565 +3667,565 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Unité LIST de l'Ined</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ined, Sep 2024, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les baby-boomers, une génération mobile … en vieillissant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème Colloque de l'AIDELF "Démographie et mobilités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIDELF, Aug 2024, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The variability of factors in the explanation of the links between family configuration and the care mix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Victoire Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Trabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demand and supply of LTC services : new perspectives from economics, sociology and political sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, CIRANO, Montréal, Canada. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The variability of factors in the explanation of the links between family configuration and the care mix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Victoire Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Trabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of SASE 2024 - For dignified and sustainable economic lives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, University of Limerick, Ireland. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation d’entretiens pour approfondir des résultats quantitatifs : du développement d’une méthode d’analyse à la mise en place d’outils de collecte originaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Méthodes Mixtes 7 - Mobiliser des méthodes mixtes pour approcher les mobilités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUDL, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing and inter- and intra-generational inequalities: a mixed-methods survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rochut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLLS Annual International Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Longitudinal and Life Course Studies; University of Essex, Sep 2024, Colchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartiers prioritaires la nuit, quartiers prioritaires le jour ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4150,962 +4241,962 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.215-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la présence étrangère et des représentations collectives dans la rénovation d'une ancienne périphérie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Berthomiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasna Contreras</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.472-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mobiliscope. Un outil de géovisualisation de la composition sociale 24h/24 des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle autonomie pour les périphéries dans une mégapole en mutation? Une approche diachronique par les mobilités quotidiennes à Bogota, Colombie (1993-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gouëset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux flux, nouvelles relations entre les lieux : les espaces périphériques dans la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD (Institut de Recherche pour le Développement); Institut de Géographie de Paris, Nov 2016, Bondy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambios urbanos y evolución de las desigualdades en el acceso a los recursos de la metrópoli. Un estudio de caso en unos barrios del occidente de Bogotá</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparabilidad de los censos colombianos de 1993 y 2005: cambios en la recolección de información y dificultades del análisis de las evoluciones intraurbanas en Bogotá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X seminario ACIUR (Asociación Colombiana de Investigadores Urbano regionales)</w:t>
+              <w:t xml:space="preserve">X seminario ACIUR (Asociación Colombiana de Investigadores Urbano Regionales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00745158v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00745148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparabilidad de los censos colombianos de 1993 y 2005: cambios en la recolección de información y dificultades del análisis de las evoluciones intraurbanas en Bogotá</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cambios urbanos y evolución de las desigualdades en el acceso a los recursos de la metrópoli. Un estudio de caso en unos barrios del occidente de Bogotá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gouëset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X seminario ACIUR (Asociación Colombiana de Investigadores Urbano Regionales)</w:t>
+              <w:t xml:space="preserve">X seminario ACIUR (Asociación Colombiana de Investigadores Urbano regionales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00745148v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00745158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolución de la intensidad y de las escalas de la segregación residencial en Bogotá : un análisis comparativo con Santiago de Chile y São Paulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Piron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII Seminario internacional RII (Red Iberoamericana de Globalización y Territorio)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Belo Horizonte, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00746509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movilidad cotidiana, prácticas del espacio urbano y desigualdades socioterritoriales en dos periferias populares de Bogotá: Soacha y Madrid (1993-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gouëset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X seminario ACIUR (Asociación Colombiana de Investigadores Urbano Regionales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolución de la intensidad y de las escalas de la segregación residencial en Bogotá : un análisis comparativo con Santiago de Chile y São Paulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Piron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X seminario ACIUR (Asociación Colombiana de Investigadores Urbano Regionales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations urbaines et inégalités d'accès aux ressources de la ville : quelques enseignements d'une collecte biographique sur les mobilités à Bogotá (Colombie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gouëset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités spatiales et ressources métropolitaines : l'accessibilité en questions / 11ème colloque du groupe de travail "Mobilités Spatiales et Fluidité Sociale" de l'AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5115,2122 +5206,2122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces d'où l'on vient ; la force des lieux de famille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Les espaces d'où l'on vient : la force des lieux de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Touchart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et généalogie. Du Limousin à l'Amour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-158, 2025, Territoires de la Géographie, 978-2-336-53693-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05130959v1</w:t>
+                <w:t xml:space="preserve">hal-05395451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations internes. Des changements résidentiels marqués par le cycle de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lessault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-173, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les migrations post-Covid-19. Une accélération des tendances migratoires préexistantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces d'où l'on vient ; la force des lieux de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Touchart. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la population française</w:t>
+              <w:t xml:space="preserve">Géographie et généalogie. Du Limousin à l'Amour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.175-180, 2025, 978-2-271-15414-9</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Territoires de la géographie, 978-2-336-53693-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435598v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition socio-économique. Des géographies des professions et des revenus non superposables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249-256, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces d'où l'on vient : la force des lieux de famille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les migrations post-Covid-19. Une accélération des tendances migratoires préexistantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et généalogie. Du Limousin à l'Amour</w:t>
+              <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.137-158, 2025, Territoires de la Géographie, 978-2-336-53693-4</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-180, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395451v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les composantes naturelles et migratoires. Une variété de configurations géographiques qui résultent des trajectoires individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-67, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La propriété du logement. Un accès inégalement réparti au sein de la population et dans l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Buhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coupleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-224, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métropolisation au regard de la restructuration des catégories socioprofessionnelles: tertiarisation de l’emploi et spécialisations sociales (1968-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48390/emw0-4853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités résidentielles, mobilités sociales et recompositions socio-territoriales au sein de la méga-région parisienne (1968-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48390/5jfy-w535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadrage statistique. Des inégalités exacerbées : les effets du confinement saisis par les chiffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'explosion des inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residential Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wiley Blackwell Encyclopedia of Urban and Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-7, 2019, 9781118568446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118568446.eurs0269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les configurations spatiales des familles ouest-africaines en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lessault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Imbert; Eva Lelièvre; David Lessault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La famille à distance : mobilités, territoires et liens familiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ined éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-235, 2018, Questions de populations, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ined.16028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurations spatiales des familles dans une métropole en mouvement (Bogotá, Colombie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Imbert; Eva Lelièvre; David Lessault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La famille à distance : mobilités, territoires et liens familiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ined éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-135, 2018, Questions de populations, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ined.15993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques migratoires et changement des structures familiales : pour quelles configurations spatiales des familles ouest-africaines en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lessault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INED. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La famille à distance Mobilités, territoires et liens familiaux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-7332-6014-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Forms and Determinants of Public Transnationalism: a North African Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elena Ambrosetti; Donatello Strangio; Catherine Wihtol de Wenden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration in the Mediterranean. Socio-economic perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.171-191, 2016, Routledge Studies in European Economy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01345706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una metodología de producción y análisis de la información común a las tres metrópolis (Bogotá, Santiago de Chile y São Paulo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dureau</w:t>
+                <w:t xml:space="preserve">Yasna Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Demoraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dureau F. (ed.); Lulle T. (ed.); Souchaud S.(ed.); Contreras Y. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movilidades y cambio urbano : Bogotá, Santiago et São Paulo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universidad Externado de Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Capítulo 2 - pp. 61-98, 2015, 978-958-772-433-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recorrer la Metrópoli. Prácticas de movilidad cotidiana y desigualdades socio-territoriales en Bogotá, Santiago de Chile y São Paulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gouëset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Zioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dureau Françoise, Lulle Thierry, Souchaud Sylvain, Contreras Yasna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movilidades y cambio urbano. Bogotá, Santiago y São Paulo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universidad Externado de Colombia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Capítulo 8 - pp. 303-344, 2015, 978-958-772-433-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcourir la métropole. Pratiques de mobilité quotidienne et inégalités socio-territoriales à Bogotá, Santiago du Chili et São Paulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gouëset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Zioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Dureau, Thierry Lulle, Sylvain Souchaud et Yasna Contreras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et changement urbain Bogotá, Santiago et São Paulo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 8 - pp. 265-302, 2014, Espaces et Territoires, 978-2-7535-3561-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280508v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie de production et d’analyse de l’information commune aux trois métropoles (Bogotá, Santiago du Chili et São Paulo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dureau</w:t>
+                <w:t xml:space="preserve">Yasna Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Demoraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et changement urbain à Bogotá, Santiago et São Paulo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 2 - pp. 49-82, 2014, Espaces et Territoires, 978-2-7535-3561-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7240,424 +7331,424 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports et limites de l’Échantillon Démographique Permanent à l’analyse des trajectoires résidentielles et des inégalités spatiales (1968-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bringé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logement, travail, voisinage et conditions de vie : ce que le confinement a changé pour les Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires contextuelles et inégalités spatiales d’une génération de franciliens (1940-1950) à partir de données d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bringé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation sociale de Paris et de ses banlieues au cours du XXe siècle : une approche longitudinale et générationnelle de la ségrégation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bringé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bringé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7667,269 +7758,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vieillissement et les usages du numérique dans des territoires contrastés : apports du projet ELVIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] [Comprendre] Cahier n°4, Agence Nationale de la Cohésion des Territoires (ANCT). 2025, pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encuestas movilidad espacial Bogotá METAL 2009. Metodología de las encuestas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Harold Córdoba Aldana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Elisa Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_6] UMR MIGRINTER CNRS – Université de Poitiers; Centro de Investigaciones sobre Dinámica Social, Universidad Externado de Colombia - CIDS; UMR 201 IRD-Université Paris 1, Développement et sociétés; UMR ESO, Espaces et Sociétés; UMR LPED, IRD – Université d’Aix-Marseille. 2011, pp.456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7939,114 +8030,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)connaître le stade de peuplement actuel des grandes villes latino-américaines. Diversification des parcours des habitants et des échelles du changement urbain à Bogotá (Colombie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Poitiers, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01176054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId164"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8193,51 +8284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2501.0011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mercedes Di Virgilio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/edu.v39i3.2219" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.04" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.02" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701311v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gallou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.089.0064" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03485229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739233v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.579.0001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Shareck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02867753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.578.0001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2001.0071" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.483.0241" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472039v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.02.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322743v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.692" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014528393" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.196" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lozada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.272" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.328" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cottereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Quintard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.655" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chapon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.876" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130947v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130834v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130880v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131028v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Victoire Bouquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Trabut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167803v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581072v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746509v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745162v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626596v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130959v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOoplANdfMv5WCWDhuPqmt_5JdO6BO29NImxscmsjm9oKdCLtxwvj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435568v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436355v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOop-M48dOYJZnwwia8ApSCjrfMVEgDnjn5BXIpSZYAsIOQGX-3-U" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436240v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/emw0-4853" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/5jfy-w535" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1002/9781118568446.eurs0269" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361400v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/16028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.16028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081829v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/15993" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.15993" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345706v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282118v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publicaciones.uexternado.edu.co/movilidades-y-cambio-urbano-bogota-44-santiago-y-sao-paulo-sociologia-sociedad-y-cultura.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282075v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Figueroa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Zioni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280508v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3693" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280539v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120455v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642242v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974239v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081865v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097026v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harold C&#243;rdoba Aldana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elisa Florez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01176054v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05564564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2501.0011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mercedes Di Virgilio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/edu.v39i3.2219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.02" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gallou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.089.0064" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03485229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02867753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.578.0001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Shareck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.579.0001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2001.0071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.483.0241" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472039v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.02.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322743v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.692" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014528393" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lozada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.328" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cottereau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Quintard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.655" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chapon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.876" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130880v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Victoire Bouquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Trabut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131178v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643374v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581072v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOop-M48dOYJZnwwia8ApSCjrfMVEgDnjn5BXIpSZYAsIOQGX-3-U" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130959v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOoplANdfMv5WCWDhuPqmt_5JdO6BO29NImxscmsjm9oKdCLtxwvj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/emw0-4853" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/5jfy-w535" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404712v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364270v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1002/9781118568446.eurs0269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0269" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361400v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/16028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.16028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081829v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/15993" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.15993" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345706v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282118v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publicaciones.uexternado.edu.co/movilidades-y-cambio-urbano-bogota-44-santiago-y-sao-paulo-sociologia-sociedad-y-cultura.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282075v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Figueroa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Zioni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280508v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3693" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280539v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642242v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974239v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081865v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097026v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harold C&#243;rdoba Aldana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elisa Florez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01176054v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>