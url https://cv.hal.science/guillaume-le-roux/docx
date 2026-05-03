--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -191,209 +191,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Death of a Spouse and Residential Mobility in France: Cumulative Disadvantages at Older Ages</w:t>
+                <w:t xml:space="preserve">Décès du conjoint et mobilité résidentielle en France : Des désavantages cumulatifs aux âges avancés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (English edition)</w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 80 (1), pp.11-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popu.2501.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385630v1</w:t>
+                <w:t xml:space="preserve">hal-05384842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décès du conjoint et mobilité résidentielle en France : Des désavantages cumulatifs aux âges avancés</w:t>
+                <w:t xml:space="preserve">Death of a Spouse and Residential Mobility in France: Cumulative Disadvantages at Older Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
+              <w:t xml:space="preserve">Population (English edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 80 (1), pp.11-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popu.2501.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384842v1</w:t>
+                <w:t xml:space="preserve">hal-05385630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacia una definición de las antiguas periferias: un diálogo entre conceptos y casos a ambos lados del Atlántico</w:t>
               </w:r>
@@ -3995,221 +3995,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation d’entretiens pour approfondir des résultats quantitatifs : du développement d’une méthode d’analyse à la mise en place d’outils de collecte originaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ageing and inter- and intra-generational inequalities: a mixed-methods survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Méthodes Mixtes 7 - Mobiliser des méthodes mixtes pour approcher les mobilités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUDL, Apr 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">SLLS Annual International Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Longitudinal and Life Course Studies; University of Essex, Sep 2024, Colchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130988v1</w:t>
+                <w:t xml:space="preserve">hal-05131178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing and inter- and intra-generational inequalities: a mixed-methods survey</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobilisation d’entretiens pour approfondir des résultats quantitatifs : du développement d’une méthode d’analyse à la mise en place d’outils de collecte originaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLLS Annual International Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Longitudinal and Life Course Studies; University of Essex, Sep 2024, Colchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire "Méthodes Mixtes 7 - Mobiliser des méthodes mixtes pour approcher les mobilités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUDL, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131178v1</w:t>
+                <w:t xml:space="preserve">hal-05130988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartiers prioritaires la nuit, quartiers prioritaires le jour ?</w:t>
               </w:r>
@@ -8284,51 +8284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05564564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2501.0011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mercedes Di Virgilio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/edu.v39i3.2219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.02" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gallou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.089.0064" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03485229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02867753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.578.0001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Shareck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.579.0001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2001.0071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.483.0241" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472039v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.02.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322743v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.692" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014528393" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lozada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.328" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cottereau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Quintard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.655" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chapon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.876" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130880v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Victoire Bouquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Trabut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131178v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643374v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581072v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOop-M48dOYJZnwwia8ApSCjrfMVEgDnjn5BXIpSZYAsIOQGX-3-U" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130959v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOoplANdfMv5WCWDhuPqmt_5JdO6BO29NImxscmsjm9oKdCLtxwvj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/emw0-4853" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/5jfy-w535" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404712v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364270v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1002/9781118568446.eurs0269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0269" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361400v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/16028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.16028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081829v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/15993" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.15993" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345706v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282118v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publicaciones.uexternado.edu.co/movilidades-y-cambio-urbano-bogota-44-santiago-y-sao-paulo-sociologia-sociedad-y-cultura.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282075v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Figueroa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Zioni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280508v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3693" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280539v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642242v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974239v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081865v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097026v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harold C&#243;rdoba Aldana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elisa Florez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01176054v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05564564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2501.0011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385630v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mercedes Di Virgilio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/edu.v39i3.2219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.02" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gallou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.089.0064" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03485229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02867753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.578.0001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Shareck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.579.0001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2001.0071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.483.0241" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472039v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.02.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322743v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.692" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014528393" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lozada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.328" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cottereau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Quintard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.655" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chapon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.876" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130880v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Victoire Bouquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Trabut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643374v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581072v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOop-M48dOYJZnwwia8ApSCjrfMVEgDnjn5BXIpSZYAsIOQGX-3-U" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130959v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOoplANdfMv5WCWDhuPqmt_5JdO6BO29NImxscmsjm9oKdCLtxwvj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/emw0-4853" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/5jfy-w535" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404712v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364270v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1002/9781118568446.eurs0269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0269" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361400v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/16028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.16028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081829v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/15993" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.15993" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345706v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282118v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publicaciones.uexternado.edu.co/movilidades-y-cambio-urbano-bogota-44-santiago-y-sao-paulo-sociologia-sociedad-y-cultura.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282075v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Figueroa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Zioni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280508v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3693" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280539v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642242v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974239v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081865v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097026v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harold C&#243;rdoba Aldana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elisa Florez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01176054v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>