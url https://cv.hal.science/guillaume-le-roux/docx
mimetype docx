--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -507,235 +507,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conquête du confort. L’histoire des Parisiens nés entre 1920 et 1950</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métropolisation parisienne et crise des territoires en marge ? Transformation sociale au sein du bassin parisien depuis 1968 au prisme des mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+                <w:t xml:space="preserve">Florent Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bringé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Quetelet Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.63-84. </w:t>
+              <w:t xml:space="preserve">Revue Quetelet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1 (2022)), pp.27-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14428/rqj2022.10.01.04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14428/rqj2022.10.01.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380389v1</w:t>
+                <w:t xml:space="preserve">halshs-04250548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métropolisation parisienne et crise des territoires en marge ? Transformation sociale au sein du bassin parisien depuis 1968 au prisme des mobilités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La conquête du confort. L’histoire des Parisiens nés entre 1920 et 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bringé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Quetelet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1 (2022)), pp.27-44. </w:t>
+              <w:t xml:space="preserve">Revue Quetelet Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.63-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14428/rqj2022.10.01.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14428/rqj2022.10.01.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04250548v1</w:t>
+                <w:t xml:space="preserve">hal-04380389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être propriétaire au seuil de la retraite : une analyse des inégalités entre générations (1910-1954)</w:t>
               </w:r>
@@ -760,51 +760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rochut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 89 (2), pp.63-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -890,51 +890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -953,51 +953,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment voisine-t-on dans la France confinée ?</w:t>
+                <w:t xml:space="preserve">How the COVID-19 epidemic changed working conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
@@ -1011,103 +1011,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 578, pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2020, 579, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popsoc.578.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867753v1</w:t>
+                <w:t xml:space="preserve">hal-04625731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is accessibility in the eye of the beholder? Social inequalities in spatial accessibility to health-related resources in Montréal, Canada</w:t>
               </w:r>
@@ -1217,561 +1217,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle sociabilité pour les Français en période de Covid-19 ?</w:t>
+                <w:t xml:space="preserve">Comment voisine-t-on dans la France confinée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 578, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.578.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885055v1</w:t>
+                <w:t xml:space="preserve">hal-02867753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail et ses aménagements : ce que la pandémie de covid-19 a changé pour les Français</w:t>
+                <w:t xml:space="preserve">Quelle sociabilité pour les Français en période de Covid-19 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03739233v1</w:t>
+                <w:t xml:space="preserve">hal-02885055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations sociales de l’agglomération parisienne au cours du XXe siècle : une approche longitudinale et générationnelle des inégalités d’accès à la ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail et ses aménagements : ce que la pandémie de covid-19 a changé pour les Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/popu.2001.0071⟩</w:t>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 579 (579), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02617514v1</w:t>
+                <w:t xml:space="preserve">hal-03739233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourliness during lockdown in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformations sociales de l’agglomération parisienne au cours du XXe siècle : une approche longitudinale et générationnelle des inégalités d’accès à la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bringé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/popsoc.578.0001⟩</w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (1), pp.71-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.2001.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218122v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02617514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the COVID-19 epidemic changed working conditions</w:t>
+                <w:t xml:space="preserve">Neighbourliness during lockdown in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
@@ -1785,103 +1785,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 579, pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 578, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.578.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625731v1</w:t>
+                <w:t xml:space="preserve">hal-03218122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « fragmentation » des périphéries populaires des villes latino-américaines à l’épreuve des mobilités : le cas de Bogotá (1993-2009)</w:t>
               </w:r>
@@ -2555,51 +2555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2685,51 +2685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3209,1214 +3209,1214 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires géographiques et rapports aux territoires des premiers baby-boomers</w:t>
+                <w:t xml:space="preserve">Décès du conjoint et mobilité résidentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Vieillir : une affaire d'inégalités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, équipe du projet ELVIS (Cnav-Ined-U. Lille-U. Tours), Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">, Equipe du projet ELVIS (Cnav-Ined-U. Lille-U. Tours), Jun 2025, Aubervillers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130834v1</w:t>
+                <w:t xml:space="preserve">hal-05130880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accès aux commerces et services des personnes âgées : entre inégalité de l’offre et variabilité des perceptions</w:t>
+                <w:t xml:space="preserve">Trajectoires géographiques et rapports aux territoires des premiers baby-boomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Vieillir: une affaire d'inégalités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe du projet ELVIS (Cnav-Ined-U. Lille-U. Tours), Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Colloque "Vieillir : une affaire d'inégalités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, équipe du projet ELVIS (Cnav-Ined-U. Lille-U. Tours), Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130857v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillir loin des commerces et des services</w:t>
+                <w:t xml:space="preserve">L’accès aux commerces et services des personnes âgées : entre inégalité de l’offre et variabilité des perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Le vieillissement dans les campagnes françaises : recompositions et représentations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau sur le vieillissement dans les campagnes (Révic), Feb 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque "Vieillir: une affaire d'inégalités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe du projet ELVIS (Cnav-Ined-U. Lille-U. Tours), Jun 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130947v1</w:t>
+                <w:t xml:space="preserve">hal-05130857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décès du conjoint et mobilité résidentielle</w:t>
+                <w:t xml:space="preserve">Vieillir loin des commerces et des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timothée Chabot</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Vieillir : une affaire d'inégalités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe du projet ELVIS (Cnav-Ined-U. Lille-U. Tours), Jun 2025, Aubervillers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Le vieillissement dans les campagnes françaises : recompositions et représentations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau sur le vieillissement dans les campagnes (Révic), Feb 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130880v1</w:t>
+                <w:t xml:space="preserve">hal-05130947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décès du conjoint et mobilité résidentielle en France</w:t>
+                <w:t xml:space="preserve">Mobilisation d’entretiens pour approfondir des résultats quantitatifs : du développement d’une méthode d’analyse à la mise en place d’outils de collecte originaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Chabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Unité LIST de l'Ined</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ined, Sep 2024, Vincennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Méthodes Mixtes 7 - Mobiliser des méthodes mixtes pour approcher les mobilités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUDL, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131003v1</w:t>
+                <w:t xml:space="preserve">hal-05130988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les baby-boomers, une génération mobile … en vieillissant ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ageing and inter- and intra-generational inequalities: a mixed-methods survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème Colloque de l'AIDELF "Démographie et mobilités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIDELF, Aug 2024, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">SLLS Annual International Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Longitudinal and Life Course Studies; University of Essex, Sep 2024, Colchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131028v1</w:t>
+                <w:t xml:space="preserve">hal-05131178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variability of factors in the explanation of the links between family configuration and the care mix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décès du conjoint et mobilité résidentielle en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Trabut</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demand and supply of LTC services : new perspectives from economics, sociology and political sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, CIRANO, Montréal, Canada. pp.22</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Unité LIST de l'Ined</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ined, Sep 2024, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167800v1</w:t>
+                <w:t xml:space="preserve">hal-05131003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variability of factors in the explanation of the links between family configuration and the care mix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les baby-boomers, une génération mobile … en vieillissant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Trabut</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of SASE 2024 - For dignified and sustainable economic lives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, University of Limerick, Ireland. pp.17</w:t>
+              <w:t xml:space="preserve">XXIIème Colloque de l'AIDELF "Démographie et mobilités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIDELF, Aug 2024, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167803v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing and inter- and intra-generational inequalities: a mixed-methods survey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gallou</w:t>
+                <w:t xml:space="preserve">The variability of factors in the explanation of the links between family configuration and the care mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Victoire Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Trabut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLLS Annual International Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Longitudinal and Life Course Studies; University of Essex, Sep 2024, Colchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Demand and supply of LTC services : new perspectives from economics, sociology and political sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, CIRANO, Montréal, Canada. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131178v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation d’entretiens pour approfondir des résultats quantitatifs : du développement d’une méthode d’analyse à la mise en place d’outils de collecte originaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The variability of factors in the explanation of the links between family configuration and the care mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Victoire Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Trabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Méthodes Mixtes 7 - Mobiliser des méthodes mixtes pour approcher les mobilités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUDL, Apr 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of SASE 2024 - For dignified and sustainable economic lives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, University of Limerick, Ireland. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130988v1</w:t>
+                <w:t xml:space="preserve">hal-05167803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartiers prioritaires la nuit, quartiers prioritaires le jour ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Vallée</w:t>
+                <w:t xml:space="preserve">Le rôle de la présence étrangère et des représentations collectives dans la rénovation d'une ancienne périphérie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Berthomiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïk Miret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.215-220</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.472-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854380v1</w:t>
+                <w:t xml:space="preserve">hal-01854424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la présence étrangère et des représentations collectives dans la rénovation d'une ancienne périphérie urbaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasna Contreras</w:t>
+                <w:t xml:space="preserve">Quartiers prioritaires la nuit, quartiers prioritaires le jour ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.472-477</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.215-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854424v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mobiliscope. Un outil de géovisualisation de la composition sociale 24h/24 des territoires</w:t>
               </w:r>
@@ -5214,1085 +5214,1085 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces d'où l'on vient : la force des lieux de famille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les composantes naturelles et migratoires. Une variété de configurations géographiques qui résultent des trajectoires individuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et généalogie. Du Limousin à l'Amour</w:t>
+              <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.137-158, 2025, Territoires de la Géographie, 978-2-336-53693-4</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-67, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395451v1</w:t>
+                <w:t xml:space="preserve">hal-05431139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les migrations internes. Des changements résidentiels marqués par le cycle de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La propriété du logement. Un accès inégalement réparti au sein de la population et dans l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Buhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coupleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.167-173, 2025, 978-2-271-15414-9</w:t>
+              <w:t xml:space="preserve">, pp.219-224, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435568v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces d'où l'on vient ; la force des lieux de famille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Les espaces d'où l'on vient : la force des lieux de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Touchart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et généalogie. Du Limousin à l'Amour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-158, 2025, Territoires de la Géographie, 978-2-336-53693-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05130959v1</w:t>
+                <w:t xml:space="preserve">hal-05395451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La composition socio-économique. Des géographies des professions et des revenus non superposables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces d'où l'on vient ; la force des lieux de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Touchart. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la population française</w:t>
+              <w:t xml:space="preserve">Géographie et généalogie. Du Limousin à l'Amour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.249-256, 2025, 978-2-271-15414-9</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Territoires de la géographie, 978-2-336-53693-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436355v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les migrations post-Covid-19. Une accélération des tendances migratoires préexistantes</w:t>
+                <w:t xml:space="preserve">Les migrations internes. Des changements résidentiels marqués par le cycle de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lessault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.175-180, 2025, 978-2-271-15414-9</w:t>
+              <w:t xml:space="preserve">, pp.167-173, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435598v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les composantes naturelles et migratoires. Une variété de configurations géographiques qui résultent des trajectoires individuelles</w:t>
+                <w:t xml:space="preserve">La composition socio-économique. Des géographies des professions et des revenus non superposables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pistre</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.61-67, 2025, 978-2-271-15414-9</w:t>
+              <w:t xml:space="preserve">, pp.249-256, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431139v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La propriété du logement. Un accès inégalement réparti au sein de la population et dans l’espace</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les migrations post-Covid-19. Une accélération des tendances migratoires préexistantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.219-224, 2025, 978-2-271-15414-9</w:t>
+              <w:t xml:space="preserve">, pp.175-180, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436240v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métropolisation au regard de la restructuration des catégories socioprofessionnelles: tertiarisation de l’emploi et spécialisations sociales (1968-2015)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Imbert</w:t>
+                <w:t xml:space="preserve">Cadrage statistique. Des inégalités exacerbées : les effets du confinement saisis par les chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'explosion des inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457640v1</w:t>
+                <w:t xml:space="preserve">hal-03404712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités résidentielles, mobilités sociales et recompositions socio-territoriales au sein de la méga-région parisienne (1968-2015)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">La métropolisation au regard de la restructuration des catégories socioprofessionnelles: tertiarisation de l’emploi et spécialisations sociales (1968-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48390/5jfy-w535⟩</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48390/emw0-4853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457628v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadrage statistique. Des inégalités exacerbées : les effets du confinement saisis par les chiffres</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elie Guéraut</w:t>
+                <w:t xml:space="preserve">Mobilités résidentielles, mobilités sociales et recompositions socio-territoriales au sein de la méga-région parisienne (1968-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'explosion des inégalités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48390/5jfy-w535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404712v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residential Mobility</w:t>
               </w:r>
@@ -6751,307 +6751,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01345706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una metodología de producción y análisis de la información común a las tres metrópolis (Bogotá, Santiago de Chile y São Paulo)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasna Contreras</w:t>
+                <w:t xml:space="preserve">Recorrer la Metrópoli. Prácticas de movilidad cotidiana y desigualdades socio-territoriales en Bogotá, Santiago de Chile y São Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gouëset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Dureau F. (ed.); Lulle T. (ed.); Souchaud S.(ed.); Contreras Y. (ed.). </w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Zioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dureau Françoise, Lulle Thierry, Souchaud Sylvain, Contreras Yasna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movilidades y cambio urbano : Bogotá, Santiago et São Paulo</w:t>
+              <w:t xml:space="preserve">Movilidades y cambio urbano. Bogotá, Santiago y São Paulo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universidad Externado de Colombia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Capítulo 2 - pp. 61-98, 2015, 978-958-772-433-2</w:t>
+              <w:t xml:space="preserve">, Capítulo 8 - pp. 303-344, 2015, 978-958-772-433-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282118v1</w:t>
+                <w:t xml:space="preserve">hal-01282075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recorrer la Metrópoli. Prácticas de movilidad cotidiana y desigualdades socio-territoriales en Bogotá, Santiago de Chile y São Paulo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gouëset</w:t>
+                <w:t xml:space="preserve">Una metodología de producción y análisis de la información común a las tres metrópolis (Bogotá, Santiago de Chile y São Paulo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Dureau Françoise, Lulle Thierry, Souchaud Sylvain, Contreras Yasna. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dureau F. (ed.); Lulle T. (ed.); Souchaud S.(ed.); Contreras Y. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movilidades y cambio urbano. Bogotá, Santiago y São Paulo</w:t>
+              <w:t xml:space="preserve">Movilidades y cambio urbano : Bogotá, Santiago et São Paulo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universidad Externado de Colombia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Capítulo 8 - pp. 303-344, 2015, 978-958-772-433-2</w:t>
+              <w:t xml:space="preserve">, Capítulo 2 - pp. 61-98, 2015, 978-958-772-433-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282075v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcourir la métropole. Pratiques de mobilité quotidienne et inégalités socio-territoriales à Bogotá, Santiago du Chili et São Paulo</w:t>
               </w:r>
@@ -7063,77 +7063,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gouëset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Zioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Dureau, Thierry Lulle, Sylvain Souchaud et Yasna Contreras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et changement urbain Bogotá, Santiago et São Paulo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7358,64 +7358,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports et limites de l’Échantillon Démographique Permanent à l’analyse des trajectoires résidentielles et des inégalités spatiales (1968-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bringé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7427,302 +7427,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logement, travail, voisinage et conditions de vie : ce que le confinement a changé pour les Français</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Trajectoires contextuelles et inégalités spatiales d’une génération de franciliens (1940-1950) à partir de données d’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bringé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642242v1</w:t>
+                <w:t xml:space="preserve">hal-02974239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires contextuelles et inégalités spatiales d’une génération de franciliens (1940-1950) à partir de données d’enquête</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Logement, travail, voisinage et conditions de vie : ce que le confinement a changé pour les Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974239v1</w:t>
+                <w:t xml:space="preserve">hal-02642242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation sociale de Paris et de ses banlieues au cours du XXe siècle : une approche longitudinale et générationnelle de la ségrégation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Imbert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bringé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7772,51 +7772,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vieillissement et les usages du numérique dans des territoires contrastés : apports du projet ELVIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7824,51 +7824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] [Comprendre] Cahier n°4, Agence Nationale de la Cohésion des Territoires (ANCT). 2025, pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8284,51 +8284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05564564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2501.0011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385630v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mercedes Di Virgilio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/edu.v39i3.2219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.02" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gallou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.089.0064" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03485229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02867753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.578.0001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Shareck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.579.0001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2001.0071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.483.0241" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472039v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.02.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322743v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.692" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014528393" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lozada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.328" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cottereau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Quintard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.655" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chapon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.876" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130880v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Victoire Bouquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Trabut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854380v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643374v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581072v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOop-M48dOYJZnwwia8ApSCjrfMVEgDnjn5BXIpSZYAsIOQGX-3-U" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130959v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOoplANdfMv5WCWDhuPqmt_5JdO6BO29NImxscmsjm9oKdCLtxwvj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/emw0-4853" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/5jfy-w535" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404712v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364270v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1002/9781118568446.eurs0269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0269" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361400v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/16028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.16028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081829v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/15993" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.15993" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345706v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282118v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publicaciones.uexternado.edu.co/movilidades-y-cambio-urbano-bogota-44-santiago-y-sao-paulo-sociologia-sociedad-y-cultura.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282075v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Figueroa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Zioni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280508v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3693" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280539v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642242v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974239v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081865v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097026v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harold C&#243;rdoba Aldana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elisa Florez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01176054v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05564564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2501.0011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385630v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mercedes Di Virgilio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/edu.v39i3.2219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.02" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380389v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.04" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gallou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.089.0064" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03485229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.579.0001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Shareck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02867753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.578.0001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885055v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2001.0071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.483.0241" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472039v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.02.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322743v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.692" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014528393" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gou&#235;set" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lozada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.328" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cottereau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Quintard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.655" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chapon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.876" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130834v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130988v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131178v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167800v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Victoire Bouquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Trabut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643374v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581072v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395451v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOop-M48dOYJZnwwia8ApSCjrfMVEgDnjn5BXIpSZYAsIOQGX-3-U" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130959v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/geographie-et-genealogie/79600?srsltid=AfmBOoplANdfMv5WCWDhuPqmt_5JdO6BO29NImxscmsjm9oKdCLtxwvj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435568v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/emw0-4853" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457628v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/5jfy-w535" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364270v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1002/9781118568446.eurs0269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118568446.eurs0269" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361400v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/16028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.16028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081829v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/15993" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.15993" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345706v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Figueroa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Zioni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publicaciones.uexternado.edu.co/movilidades-y-cambio-urbano-bogota-44-santiago-y-sao-paulo-sociologia-sociedad-y-cultura.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280508v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3693" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280539v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974239v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081865v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097026v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harold C&#243;rdoba Aldana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elisa Florez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01176054v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>