--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -75,3940 +75,4074 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu des kinésithérapeutes en services d’urgences hospitalières : une enquête qualitative</w:t>
+                <w:t xml:space="preserve">Experimental investigation of muscle-tendon unit geometry and kinematics in lower-limb muscles during gait: Current applications and future directions – A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Akhavan Attar</w:t>
+                <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Blandin</w:t>
+                <w:t xml:space="preserve">Fabien Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Pavageau</w:t>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.02.017⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 127, pp.110159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2026.110159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988456v1</w:t>
+                <w:t xml:space="preserve">hal-05572326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of persistent inward currents in alpha motoneurons with joint angle depends on muscle length</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vécu des kinésithérapeutes en services d’urgences hospitalières : une enquête qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Morvan</w:t>
+                <w:t xml:space="preserve">Lisa Akhavan Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hug</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00097.2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138745v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sind Muskeln bei muskuloskelettalem Schmerz objektiv steif? – Systematische Literaturrecherche und Evidenzkarte</w:t>
+                <w:t xml:space="preserve">Modulation of persistent inward currents in alpha motoneurons with joint angle depends on muscle length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Haueise</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Valentin Goreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, S01 (20), pp.3. </w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0043-1777875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/jn.00097.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806986v1</w:t>
+                <w:t xml:space="preserve">hal-05138745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual distribution of muscle hypertrophy among hamstring muscle heads: Adding muscle volume where you need is not so simple</w:t>
+                <w:t xml:space="preserve">Sind Muskeln bei muskuloskelettalem Schmerz objektiv steif? – Systematische Literaturrecherche und Evidenzkarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Frouin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Andreas Haueise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Barbier</w:t>
+                <w:t xml:space="preserve">Angelika Eisele Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jacquemin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angela Dieterich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14608⟩</w:t>
+              <w:t xml:space="preserve">Physioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, S01 (20), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-1777875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516235v1</w:t>
+                <w:t xml:space="preserve">hal-04806986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the delivery of physiotherapy on the treatment course of elderly fallers presenting to the emergency department: Protocol for a randomized clinical trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Blandin</w:t>
+                <w:t xml:space="preserve">Individual distribution of muscle hypertrophy among hamstring muscle heads: Adding muscle volume where you need is not so simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gallet</w:t>
+                <w:t xml:space="preserve">L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Volteau</w:t>
+                <w:t xml:space="preserve">E. Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Conte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rulleau</w:t>
+                <w:t xml:space="preserve">P. Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0303362⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572464v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is musculoskeletal pain associated with increased muscle stiffness? Evidence map and critical appraisal of muscle measurements using shear wave elastography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+                <w:t xml:space="preserve">Effects of the delivery of physiotherapy on the treatment course of elderly fallers presenting to the emergency department: Protocol for a randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelika Eisele‐metzger</w:t>
+                <w:t xml:space="preserve">Christelle Volteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela V Dieterich</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cpf.12870⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (5), pp.e0303362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0303362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384168v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spannende Verspannungen – Der Mechanismus hinter muskulären Verspannungen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Is musculoskeletal pain associated with increased muscle stiffness? Evidence map and critical appraisal of muscle measurements using shear wave elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Haueise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angela Dieterich</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Eisele‐metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela V Dieterich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physiopraxis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2273-1662⟩</w:t>
+              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cpf.12870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580092v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of preoperative treatment on healthcare utilization and return to work for anterior cruciate ligament injuries: a real-world study using the French healthcare database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spannende Verspannungen – Der Mechanismus hinter muskulären Verspannungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Haueise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angelika Eisele-Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dieterich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00913847.2024.2435256⟩</w:t>
+              <w:t xml:space="preserve">physiopraxis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (05), pp.26-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2273-1662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813507v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preoperative Rehabilitation Enhances Mental and Physical Well-Being in Anterior Cruciate Ligament-Injured Individuals: A Mixed Methods Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/jsr.2023-0312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision et attentes des patients sur la rééducation préopératoire, à quelques semaines d’une reconstruction chirurgicale du ligament croisé antérieur du genou : enquête préliminaire par méthode mixte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of preoperative treatment on healthcare utilization and return to work for anterior cruciate ligament injuries: a real-world study using the French healthcare database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00913847.2024.2435256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04579498v1</w:t>
+                <w:t xml:space="preserve">hal-04813507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-reported bio-psycho-social factors partially distinguish patellar tendinopathy from other knee problems and explain patellar tendinopathy severity in jumping athletes: A case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhamit Tayfur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ateş Şendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atilla Çağatay Sezik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaux Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61, pp.57-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ptsp.2023.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor performance, motor impairments, and quality of life after eccentric resistance training in neurological populations: A systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vision et attentes des patients sur la rééducation préopératoire, à quelques semaines d’une reconstruction chirurgicale du ligament croisé antérieur du genou : enquête préliminaire par méthode mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroRehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (255), pp.90 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/NRE-230035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04155975v1</w:t>
+                <w:t xml:space="preserve">hal-04579498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐reported bio‐psycho‐social factors partially distinguish rotator cuff tendinopathy from other shoulder problems and explain shoulder severity: A case‐control study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ateş Şendil</w:t>
+                <w:t xml:space="preserve">Validity and Reliability of 3-D Ultrasound Imaging to Measure Hamstring Muscle and Tendon Volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Kaux</w:t>
+                <w:t xml:space="preserve">Hugo Guenanten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carles Pedret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+                <w:t xml:space="preserve">Martin Liebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musculoskeletal Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (6), pp.1457-1464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/msc.1679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2023.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754285v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity and Reliability of 3-D Ultrasound Imaging to Measure Hamstring Muscle and Tendon Volumes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Guenanten</w:t>
+                <w:t xml:space="preserve">Motor performance, motor impairments, and quality of life after eccentric resistance training in neurological populations: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecharte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Liebard</w:t>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2023.02.012⟩</w:t>
+              <w:t xml:space="preserve">NeuroRehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/NRE-230035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075502v1</w:t>
+                <w:t xml:space="preserve">hal-04155975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les compétences du kinésithérapeute salarié en services d'urgences hospitalières : retour d'expérience au sein du CHU de Nantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Gallet</w:t>
+                <w:t xml:space="preserve">Self‐reported bio‐psycho‐social factors partially distinguish rotator cuff tendinopathy from other shoulder problems and explain shoulder severity: A case‐control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateş Şendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Kaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Peltier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Carles Pedret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinescope</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Musculoskeletal Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/msc.1679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579957v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle sensorimoteur et instabilité chronique de la cheville : une évaluation de l'activation musculaire de la hanche par échographie durant le Star Excursion Balance Test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Philippot</w:t>
+                <w:t xml:space="preserve">Les compétences du kinésithérapeute salarié en services d'urgences hospitalières : retour d'expérience au sein du CHU de Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Leboeuf</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Muriel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kinescope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.11-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579933v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term adaptations in the mechanical properties of human peripheral nerves and skeletal muscles to stretching interventions - 2020 PNS Congress</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contrôle sensorimoteur et instabilité chronique de la cheville : une évaluation de l'activation musculaire de la hanche par échographie durant le Star Excursion Balance Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Peripheral Nervous System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jns.12427⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (232), pp.13-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2021.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579937v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic effects of muscle and nerve-directed stretching on tissue mechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Long-term adaptations in the mechanical properties of human peripheral nerves and skeletal muscles to stretching interventions - 2020 PNS Congress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 129 (5), pp.1011-1023. </w:t>
+              <w:t xml:space="preserve">Journal of the Peripheral Nervous System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.118-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00239.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jns.12427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191406v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chronic stretching interventions on the mechanical properties of muscles in patients with stroke: A systematic review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chronic effects of muscle and nerve-directed stretching on tissue mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (3), pp.222-229. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (5), pp.1011-1023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00239.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325264v1</w:t>
+                <w:t xml:space="preserve">hal-04191406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamstring muscle elasticity differs in specialized high‐performance athletes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Effect of chronic stretching interventions on the mechanical properties of muscles in patients with stroke: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecharte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.13564⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.222-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325056v1</w:t>
+                <w:t xml:space="preserve">hal-03325264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of low muscle activation levels on the ankle torque and muscle shear modulus during plantar flexor stretching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hamstring muscle elasticity differs in specialized high‐performance athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93, pp.111-117. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.83-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2019.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.13564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324589v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stroke injury on the shear modulus of the lower leg muscle during passive dorsiflexion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of low muscle activation levels on the ankle torque and muscle shear modulus during plantar flexor stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 126 (1), pp.11-22. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.111-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00968.2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2019.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191405v1</w:t>
+                <w:t xml:space="preserve">hal-03324589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential role of sciatic nerve stiffness in the limitation of maximal ankle range of motion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Effects of stroke injury on the shear modulus of the lower leg muscle during passive dorsiflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.14532. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126 (1), pp.11-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32873-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00968.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329543v1</w:t>
+                <w:t xml:space="preserve">hal-04191405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear wave elastography reveals different degrees of passive and active stiffness of the neck extensor muscles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The potential role of sciatic nerve stiffness in the limitation of maximal ankle range of motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Dieterich</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frank Petzke</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-016-3509-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.14532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32873-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337491v1</w:t>
+                <w:t xml:space="preserve">hal-03329543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la variabilité spatiale de la raideur au sein des muscles fléchisseurs plantaires lors de l’étirement passif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Shear wave elastography reveals different degrees of passive and active stiffness of the neck extensor muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dieterich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandro Freitas</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Falla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Petzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (184), pp.37-38. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (1), pp.171-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2017.02.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3509-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579940v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Muscular Structures Can Limit the Maximal Joint Range of Motion during Stretching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Mesure de la variabilité spatiale de la raideur au sein des muscles fléchisseurs plantaires lors de l’étirement passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47 (10), pp.1925-1929. </w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (184), pp.37-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40279-017-0703-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2017.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191421v1</w:t>
+                <w:t xml:space="preserve">hal-04579940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness mapping of lower leg muscles during passive dorsiflexion</w:t>
+                <w:t xml:space="preserve">Non-Muscular Structures Can Limit the Maximal Joint Range of Motion during Stretching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 230 (5), pp.639-650. </w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (10), pp.1925-1929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joa.12589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40279-017-0703-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191262v1</w:t>
+                <w:t xml:space="preserve">hal-04191421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations du mouvement à la douleur : objectifs et conséquences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stiffness mapping of lower leg muscles during passive dorsiflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (170), pp.2-9. </w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 230 (5), pp.639-650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2015.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joa.12589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579478v1</w:t>
+                <w:t xml:space="preserve">hal-04191262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastography Study of Hamstring Behaviors during Passive Stretching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adaptations du mouvement à la douleur : objectifs et conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139272⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (170), pp.2-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339539v1</w:t>
+                <w:t xml:space="preserve">hal-04579478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la raideur de chacun des ischio-jambiers lors d'étirements passifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastography Study of Hamstring Behaviors during Passive Stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiz Ates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (158), pp.25-26. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0139272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2014.11.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579942v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mesure de la raideur de chacun des ischio-jambiers lors d'étirements passifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiz Ates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (158), pp.25-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2014.11.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étirements et activité sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo J. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 368, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4018,849 +4152,849 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se former ensemble pour mieux collaborer : une expérimentation basée sur l’étude de situations emblématiques de soins primaires, proposées à des étudiants en masso-kinésithérapie et en médecine générale, au sein de Nantes Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hommey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone de pédagogie en sciences pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Internationale Francophone d'Education Médicale (SIFEM), May 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masso-Kinésithérapie en services d'urgences hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de la Kinésithérapie Salariée 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège National de la Kinésithérapie Salariée, Oct 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’un journal scientifique et comment y soumettre son travail : Exemple de l’European Rehabilitation Journal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Médrinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Journées Francophones de Kinésithérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Physiothérapie, Apr 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-reported bio-psycho-social factors partially distinguish patellar tendinopathy from other knee problems and explain severity in jumping athletes: A case–control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tayfur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Sezik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiotherapy UK 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, London, United Kingdom. pp.e105-e106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physio.2021.12.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small levels of myoelectrical activity have mechanical effects on joint torque and muscle shear muscle during stretching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIV Congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFMER, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciatic nerve stiffness influences the maximal ankle range of motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo J Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro R Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness mapping of plantar flexor muscles in stroke survivors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4870,1144 +5004,1144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RE PAR EX : étude pilote sur le REnforcement EXcentrique dans la PARésie spastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Goreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lyne Trehorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Colloque paramédical de la recherche et de l'innovation en santé du CHU de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Muscles In Musculoskeletal Pain Syndromes Objectively Stiffer Than Normal ? An Evidence Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Haueise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Eisele-Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela V Dieterich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain in Europe XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et limites d'une formation interprofessionnelle entre étudiants masso kinésithérapeutes et médecins généralistes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adherence and effects of a mindfulness program conducted in a cohort of individuals living with dystonia: preliminary results from a pilot study, using a mixed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hommey</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brétéché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Doron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France. </w:t>
+              <w:t xml:space="preserve">7th European Congress of NeuroRehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515384v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preoperative rehabilitation enhances mental and physical well being in ACL injured individuals a mixed methods study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée recherche du Pôle Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence and effects of a mindfulness program conducted in a cohort of individuals living with dystonia: preliminary results from a pilot study, using a mixed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Apports et limites d'une formation interprofessionnelle entre étudiants masso kinésithérapeutes et médecins généralistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlier Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Doron</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hommey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Congress of NeuroRehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580000v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sind Muskeln bei muskuloskelettalem Schmerzo bjektiv steif? – Systematische Literaturrecherche und Evidenzkarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Haueise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Eisele Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Dieterich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutscher Schmerzkongress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adherence and effects of a mindfulness program delivered in individuals with primary dystonia: results from a pilot study, using a mixed-method approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brétéché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Doron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée recherche du Pôle Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity and reliability of 3D ultrasound imaging to m hamstring muscle and tendon volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Guenanten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Liebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Sevilla, Spain. https://fis-db.dshs-koeln.de/ws/portalfiles/portal/8760865/BOA_WEB.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'une technique de &amp;quot;contracté-relaché&amp;quot; sur le module d'élasticité de cisaillement du levator scapulae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe journées francophones de kinésithérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamstring display different individual behaviors among 3 situations of passive stretching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiz Ates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congrès international ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6154,51 +6288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988456v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Akhavan Attar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blandin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pavageau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.02.017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Morvan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00097.2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haueise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Eisele Metzger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dieterich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1777875" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcnair" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14608" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Conte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384168v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Eisele&#8208;metzger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela V Dieterich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12870" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Eisele-Metzger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2273-1662" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Desfontaines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2023-0312" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.158" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamit Tayfur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ate&#351; &#350;endil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla &#199;a&#287;atay Sezik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaux Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sancho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2023.02.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecharte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NRE-230035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Delen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Kaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Pedret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/msc.1679" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075502v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liebard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2023.02.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Peltier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579933v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Philippot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leboeuf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2021.01.030" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.12427" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191406v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00239.2019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.12.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.06.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337491v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Falla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petzke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3509-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.02.033" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0703-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191262v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12589" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2015.10.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339539v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Ates" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brasseur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139272" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2014.11.029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087735v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gendron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carlier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hommey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579931v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guemann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;drinal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Duclos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lebret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tayfur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sendil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Sezik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sancho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physio.2021.12.052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580084v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Andrade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro R Freitas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580082v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789107v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lyne Trehorel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04515384v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Alexandre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Doron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579996v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580097v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580003v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572326v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecharte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2026.110159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Akhavan Attar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blandin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pavageau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.02.017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Morvan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00097.2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haueise" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Eisele Metzger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dieterich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1777875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcnair" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14608" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Conte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303362" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Eisele&#8208;metzger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela V Dieterich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12870" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Eisele-Metzger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2273-1662" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536930v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Desfontaines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2023-0312" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023798v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamit Tayfur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ate&#351; &#350;endil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla &#199;a&#287;atay Sezik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaux Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sancho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2023.02.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.158" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liebard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2023.02.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NRE-230035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Delen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Kaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Pedret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/msc.1679" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Peltier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Philippot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2021.01.030" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.12427" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191406v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00239.2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.12.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.06.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Falla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petzke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3509-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.02.033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0703-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12589" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2015.10.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Ates" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brasseur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139272" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2014.11.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gendron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carlier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hommey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580086v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guemann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;drinal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Duclos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lebret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tayfur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sendil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Sezik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sancho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physio.2021.12.052" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580084v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Andrade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro R Freitas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lyne Trehorel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579966v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Doron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579987v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04515384v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Alexandre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789435v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580097v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Gauthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580003v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>