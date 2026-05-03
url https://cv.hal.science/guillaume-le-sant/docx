--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1113,705 +1113,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative Rehabilitation Enhances Mental and Physical Well-Being in Anterior Cruciate Ligament-Injured Individuals: A Mixed Methods Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of preoperative treatment on healthcare utilization and return to work for anterior cruciate ligament injuries: a real-world study using the French healthcare database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Desfontaines</w:t>
+                <w:t xml:space="preserve">Lucie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jsr.2023-0312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00913847.2024.2435256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536930v1</w:t>
+                <w:t xml:space="preserve">hal-04813507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of preoperative treatment on healthcare utilization and return to work for anterior cruciate ligament injuries: a real-world study using the French healthcare database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preoperative Rehabilitation Enhances Mental and Physical Well-Being in Anterior Cruciate Ligament-Injured Individuals: A Mixed Methods Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00913847.2024.2435256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/jsr.2023-0312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813507v1</w:t>
+                <w:t xml:space="preserve">hal-04536930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reported bio-psycho-social factors partially distinguish patellar tendinopathy from other knee problems and explain patellar tendinopathy severity in jumping athletes: A case-control study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vision et attentes des patients sur la rééducation préopératoire, à quelques semaines d’une reconstruction chirurgicale du ligament croisé antérieur du genou : enquête préliminaire par méthode mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2023.02.009⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (255), pp.90 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023798v1</w:t>
+                <w:t xml:space="preserve">hal-04579498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision et attentes des patients sur la rééducation préopératoire, à quelques semaines d’une reconstruction chirurgicale du ligament croisé antérieur du genou : enquête préliminaire par méthode mixte</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-reported bio-psycho-social factors partially distinguish patellar tendinopathy from other knee problems and explain patellar tendinopathy severity in jumping athletes: A case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhamit Tayfur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateş Şendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Çağatay Sezik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaux Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (255), pp.90 - 91. </w:t>
+              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.57-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2023.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579498v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity and Reliability of 3-D Ultrasound Imaging to Measure Hamstring Muscle and Tendon Volumes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self‐reported bio‐psycho‐social factors partially distinguish rotator cuff tendinopathy from other shoulder problems and explain shoulder severity: A case‐control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Guenanten</w:t>
+                <w:t xml:space="preserve">Mehmet Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateş Şendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Kaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Pedret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Liebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2023.02.012⟩</w:t>
+              <w:t xml:space="preserve">Musculoskeletal Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/msc.1679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075502v1</w:t>
+                <w:t xml:space="preserve">hal-03754285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor performance, motor impairments, and quality of life after eccentric resistance training in neurological populations: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1860,210 +1860,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroRehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/NRE-230035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐reported bio‐psycho‐social factors partially distinguish rotator cuff tendinopathy from other shoulder problems and explain shoulder severity: A case‐control study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ateş Şendil</w:t>
+                <w:t xml:space="preserve">Validity and Reliability of 3-D Ultrasound Imaging to Measure Hamstring Muscle and Tendon Volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Kaux</w:t>
+                <w:t xml:space="preserve">Hugo Guenanten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carles Pedret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+                <w:t xml:space="preserve">Martin Liebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musculoskeletal Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (6), pp.1457-1464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/msc.1679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2023.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754285v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences du kinésithérapeute salarié en services d'urgences hospitalières : retour d'expérience au sein du CHU de Nantes</w:t>
               </w:r>
@@ -2151,321 +2151,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle sensorimoteur et instabilité chronique de la cheville : une évaluation de l'activation musculaire de la hanche par échographie durant le Star Excursion Balance Test</w:t>
+                <w:t xml:space="preserve">Long-term adaptations in the mechanical properties of human peripheral nerves and skeletal muscles to stretching interventions - 2020 PNS Congress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Philippot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gross</w:t>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2021.01.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Peripheral Nervous System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.118-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jns.12427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579933v1</w:t>
+                <w:t xml:space="preserve">hal-04579937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term adaptations in the mechanical properties of human peripheral nerves and skeletal muscles to stretching interventions - 2020 PNS Congress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôle sensorimoteur et instabilité chronique de la cheville : une évaluation de l'activation musculaire de la hanche par échographie durant le Star Excursion Balance Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Freitas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Julie Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Peripheral Nervous System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (1), pp.118-144. </w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (232), pp.13-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jns.12427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2021.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579937v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic effects of muscle and nerve-directed stretching on tissue mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2949,51 +2949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3044,64 +3044,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential role of sciatic nerve stiffness in the limitation of maximal ankle range of motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3172,295 +3172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear wave elastography reveals different degrees of passive and active stiffness of the neck extensor muscles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Mesure de la variabilité spatiale de la raideur au sein des muscles fléchisseurs plantaires lors de l’étirement passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frank Petzke</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-016-3509-5⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (184), pp.37-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2017.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337491v1</w:t>
+                <w:t xml:space="preserve">hal-04579940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la variabilité spatiale de la raideur au sein des muscles fléchisseurs plantaires lors de l’étirement passif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear wave elastography reveals different degrees of passive and active stiffness of the neck extensor muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dieterich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandro Freitas</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Falla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Petzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (184), pp.37-38. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (1), pp.171-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2017.02.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3509-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579940v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Muscular Structures Can Limit the Maximal Joint Range of Motion during Stretching</w:t>
               </w:r>
@@ -3472,77 +3472,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (10), pp.1925-1929. </w:t>
@@ -3606,77 +3606,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 230 (5), pp.639-650. </w:t>
@@ -4900,51 +4900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5137,273 +5137,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Muscles In Musculoskeletal Pain Syndromes Objectively Stiffer Than Normal ? An Evidence Map</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Haueise</w:t>
+                <w:t xml:space="preserve">Apports et limites d'une formation interprofessionnelle entre étudiants masso kinésithérapeutes et médecins généralistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlier Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angela V Dieterich</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hommey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain in Europe XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579966v1</w:t>
+                <w:t xml:space="preserve">hal-04515384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adherence and effects of a mindfulness program conducted in a cohort of individuals living with dystonia: preliminary results from a pilot study, using a mixed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brétéché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Doron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress of NeuroRehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preoperative rehabilitation enhances mental and physical well being in ACL injured individuals a mixed methods study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5431,165 +5431,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée recherche du Pôle Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et limites d'une formation interprofessionnelle entre étudiants masso kinésithérapeutes et médecins généralistes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lara Gendron</w:t>
+                <w:t xml:space="preserve">Are Muscles In Musculoskeletal Pain Syndromes Objectively Stiffer Than Normal ? An Evidence Map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Haueise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hommey</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Eisele-Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela V Dieterich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France. </w:t>
+              <w:t xml:space="preserve">Pain in Europe XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515384v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sind Muskeln bei muskuloskelettalem Schmerzo bjektiv steif? – Systematische Literaturrecherche und Evidenzkarte</w:t>
               </w:r>
@@ -5696,64 +5696,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adherence and effects of a mindfulness program delivered in individuals with primary dystonia: results from a pilot study, using a mixed-method approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brétéché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Doron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée recherche du Pôle Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5791,90 +5791,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity and reliability of 3D ultrasound imaging to m hamstring muscle and tendon volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Guenanten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Liebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Sevilla, Spain. https://fis-db.dshs-koeln.de/ws/portalfiles/portal/8760865/BOA_WEB.pdf</w:t>
@@ -6288,51 +6288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572326v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecharte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2026.110159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Akhavan Attar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blandin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pavageau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.02.017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Morvan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00097.2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haueise" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Eisele Metzger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dieterich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1777875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcnair" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14608" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Conte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303362" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Eisele&#8208;metzger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela V Dieterich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12870" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Eisele-Metzger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2273-1662" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536930v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Desfontaines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2023-0312" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023798v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamit Tayfur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ate&#351; &#350;endil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla &#199;a&#287;atay Sezik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaux Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sancho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2023.02.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.158" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liebard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2023.02.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NRE-230035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Delen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Kaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Pedret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/msc.1679" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Peltier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Philippot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2021.01.030" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.12427" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191406v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00239.2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.12.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.06.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Falla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petzke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3509-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.02.033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0703-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12589" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2015.10.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Ates" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brasseur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139272" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2014.11.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gendron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carlier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hommey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580086v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guemann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;drinal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Duclos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lebret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tayfur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sendil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Sezik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sancho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physio.2021.12.052" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580084v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Andrade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro R Freitas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lyne Trehorel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579966v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Doron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579987v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04515384v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Alexandre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789435v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580097v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Gauthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580003v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572326v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecharte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2026.110159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Akhavan Attar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blandin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pavageau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.02.017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Morvan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00097.2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haueise" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Eisele Metzger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dieterich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1777875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcnair" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14608" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Conte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303362" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Eisele&#8208;metzger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela V Dieterich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12870" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Eisele-Metzger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2273-1662" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Desfontaines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2023-0312" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamit Tayfur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ate&#351; &#350;endil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla &#199;a&#287;atay Sezik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaux Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sancho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2023.02.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Delen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Kaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Pedret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/msc.1679" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NRE-230035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liebard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2023.02.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Peltier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.12427" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Philippot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2021.01.030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191406v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00239.2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.12.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.06.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.02.033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Falla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petzke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3509-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0703-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12589" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2015.10.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Ates" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brasseur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139272" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2014.11.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gendron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carlier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hommey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580086v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guemann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;drinal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Duclos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lebret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tayfur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sendil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Sezik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sancho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physio.2021.12.052" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580084v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Andrade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro R Freitas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lyne Trehorel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04515384v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Alexandre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Doron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579966v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789435v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580097v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Gauthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580003v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>