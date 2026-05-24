--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -494,278 +494,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sind Muskeln bei muskuloskelettalem Schmerz objektiv steif? – Systematische Literaturrecherche und Evidenzkarte</w:t>
+                <w:t xml:space="preserve">Individual distribution of muscle hypertrophy among hamstring muscle heads: Adding muscle volume where you need is not so simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Haueise</w:t>
+                <w:t xml:space="preserve">A. Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelika Eisele Metzger</w:t>
+                <w:t xml:space="preserve">L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Dieterich</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mcnair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0043-1777875⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806986v1</w:t>
+                <w:t xml:space="preserve">hal-04516235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual distribution of muscle hypertrophy among hamstring muscle heads: Adding muscle volume where you need is not so simple</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Frouin</w:t>
+                <w:t xml:space="preserve">Sind Muskeln bei muskuloskelettalem Schmerz objektiv steif? – Systematische Literaturrecherche und Evidenzkarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Haueise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jacquemin</w:t>
+                <w:t xml:space="preserve">Angelika Eisele Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mcnair</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angela Dieterich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (3), </w:t>
+              <w:t xml:space="preserve">Physioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, S01 (20), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.14608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-1777875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516235v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the delivery of physiotherapy on the treatment course of elderly fallers presenting to the emergency department: Protocol for a randomized clinical trial</w:t>
               </w:r>
@@ -885,51 +885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is musculoskeletal pain associated with increased muscle stiffness? Evidence map and critical appraisal of muscle measurements using shear wave elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Haueise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1002,90 +1002,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spannende Verspannungen – Der Mechanismus hinter muskulären Verspannungen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Haueise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Eisele-Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Dieterich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physiopraxis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (05), pp.26-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1113,291 +1113,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of preoperative treatment on healthcare utilization and return to work for anterior cruciate ligament injuries: a real-world study using the French healthcare database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preoperative Rehabilitation Enhances Mental and Physical Well-Being in Anterior Cruciate Ligament-Injured Individuals: A Mixed Methods Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00913847.2024.2435256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/jsr.2023-0312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813507v1</w:t>
+                <w:t xml:space="preserve">hal-04536930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative Rehabilitation Enhances Mental and Physical Well-Being in Anterior Cruciate Ligament-Injured Individuals: A Mixed Methods Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of preoperative treatment on healthcare utilization and return to work for anterior cruciate ligament injuries: a real-world study using the French healthcare database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Desfontaines</w:t>
+                <w:t xml:space="preserve">Lucie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jsr.2023-0312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00913847.2024.2435256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536930v1</w:t>
+                <w:t xml:space="preserve">hal-04813507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision et attentes des patients sur la rééducation préopératoire, à quelques semaines d’une reconstruction chirurgicale du ligament croisé antérieur du genou : enquête préliminaire par méthode mixte</w:t>
               </w:r>
@@ -1409,51 +1409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2151,321 +2151,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term adaptations in the mechanical properties of human peripheral nerves and skeletal muscles to stretching interventions - 2020 PNS Congress</w:t>
+                <w:t xml:space="preserve">Contrôle sensorimoteur et instabilité chronique de la cheville : une évaluation de l'activation musculaire de la hanche par échographie durant le Star Excursion Balance Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Andrade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Julie Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Peripheral Nervous System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jns.12427⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (232), pp.13-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2021.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579937v1</w:t>
+                <w:t xml:space="preserve">hal-04579933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle sensorimoteur et instabilité chronique de la cheville : une évaluation de l'activation musculaire de la hanche par échographie durant le Star Excursion Balance Test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term adaptations in the mechanical properties of human peripheral nerves and skeletal muscles to stretching interventions - 2020 PNS Congress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Philippot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gross</w:t>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (232), pp.13-14. </w:t>
+              <w:t xml:space="preserve">Journal of the Peripheral Nervous System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.118-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2021.01.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jns.12427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579933v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic effects of muscle and nerve-directed stretching on tissue mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2949,51 +2949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3044,64 +3044,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential role of sciatic nerve stiffness in the limitation of maximal ankle range of motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3172,295 +3172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la variabilité spatiale de la raideur au sein des muscles fléchisseurs plantaires lors de l’étirement passif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear wave elastography reveals different degrees of passive and active stiffness of the neck extensor muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dieterich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandro Freitas</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Falla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Petzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2017.02.033⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (1), pp.171-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3509-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579940v1</w:t>
+                <w:t xml:space="preserve">hal-03337491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear wave elastography reveals different degrees of passive and active stiffness of the neck extensor muscles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Mesure de la variabilité spatiale de la raideur au sein des muscles fléchisseurs plantaires lors de l’étirement passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frank Petzke</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 117 (1), pp.171-178. </w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (184), pp.37-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-016-3509-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2017.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337491v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Muscular Structures Can Limit the Maximal Joint Range of Motion during Stretching</w:t>
               </w:r>
@@ -3472,77 +3472,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (10), pp.1925-1929. </w:t>
@@ -3606,77 +3606,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 230 (5), pp.639-650. </w:t>
@@ -4900,51 +4900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5137,528 +5137,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et limites d'une formation interprofessionnelle entre étudiants masso kinésithérapeutes et médecins généralistes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lara Gendron</w:t>
+                <w:t xml:space="preserve">Are Muscles In Musculoskeletal Pain Syndromes Objectively Stiffer Than Normal ? An Evidence Map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Haueise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hommey</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Eisele-Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela V Dieterich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France. </w:t>
+              <w:t xml:space="preserve">Pain in Europe XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515384v1</w:t>
+                <w:t xml:space="preserve">hal-04579966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence and effects of a mindfulness program conducted in a cohort of individuals living with dystonia: preliminary results from a pilot study, using a mixed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports et limites d'une formation interprofessionnelle entre étudiants masso kinésithérapeutes et médecins généralistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlier Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Doron</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hommey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Congress of NeuroRehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580000v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative rehabilitation enhances mental and physical well being in ACL injured individuals a mixed methods study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adherence and effects of a mindfulness program conducted in a cohort of individuals living with dystonia: preliminary results from a pilot study, using a mixed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brétéché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Doron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée recherche du Pôle Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">7th European Congress of NeuroRehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579987v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Muscles In Musculoskeletal Pain Syndromes Objectively Stiffer Than Normal ? An Evidence Map</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Haueise</w:t>
+                <w:t xml:space="preserve">Preoperative rehabilitation enhances mental and physical well being in ACL injured individuals a mixed methods study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angela V Dieterich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain in Europe XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journée recherche du Pôle Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579966v1</w:t>
+                <w:t xml:space="preserve">hal-04579987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sind Muskeln bei muskuloskelettalem Schmerzo bjektiv steif? – Systematische Literaturrecherche und Evidenzkarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Haueise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Eisele Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Dieterich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutscher Schmerzkongress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5696,64 +5696,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adherence and effects of a mindfulness program delivered in individuals with primary dystonia: results from a pilot study, using a mixed-method approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brétéché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Doron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée recherche du Pôle Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6288,51 +6288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572326v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecharte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2026.110159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Akhavan Attar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blandin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pavageau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.02.017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Morvan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00097.2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haueise" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Eisele Metzger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dieterich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1777875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcnair" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14608" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Conte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303362" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Eisele&#8208;metzger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela V Dieterich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12870" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Eisele-Metzger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2273-1662" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Desfontaines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2023-0312" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamit Tayfur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ate&#351; &#350;endil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla &#199;a&#287;atay Sezik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaux Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sancho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2023.02.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Delen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Kaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Pedret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/msc.1679" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NRE-230035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liebard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2023.02.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Peltier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.12427" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Philippot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2021.01.030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191406v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00239.2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.12.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.06.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.02.033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Falla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petzke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3509-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0703-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12589" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2015.10.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Ates" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brasseur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139272" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2014.11.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gendron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carlier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hommey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580086v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guemann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;drinal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Duclos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lebret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tayfur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sendil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Sezik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sancho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physio.2021.12.052" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580084v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Andrade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro R Freitas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lyne Trehorel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04515384v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Alexandre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Doron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579966v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789435v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580097v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Gauthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580003v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572326v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecharte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2026.110159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Akhavan Attar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blandin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pavageau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.02.017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Morvan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00097.2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcnair" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14608" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806986v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haueise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Eisele Metzger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dieterich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1777875" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Conte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303362" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Eisele&#8208;metzger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela V Dieterich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12870" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Eisele-Metzger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2273-1662" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536930v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Desfontaines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsr.2023-0312" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamit Tayfur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ate&#351; &#350;endil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla &#199;a&#287;atay Sezik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaux Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sancho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2023.02.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Delen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Kaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Pedret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/msc.1679" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NRE-230035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liebard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2023.02.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Peltier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Philippot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2021.01.030" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.12427" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191406v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00239.2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.12.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.06.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Falla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petzke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3509-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.02.033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0703-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12589" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2015.10.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Ates" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brasseur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139272" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2014.11.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gendron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carlier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hommey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580086v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guemann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;drinal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Duclos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lebret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tayfur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sendil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Sezik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sancho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physio.2021.12.052" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580084v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Andrade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro R Freitas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lyne Trehorel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579966v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04515384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Alexandre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Doron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789435v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580097v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Gauthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580003v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>