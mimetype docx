--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Le Saulnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de l'information et de la communication.Celsa & Gripic, Sorbonne Université.Chercheur associé au Carism, Université Paris-Panthéon-Assas.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-le-saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150903367</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184803718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000398962066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les relations police-médias : communication institutionnelle et légitimation de la force publique ; fabrication de l’information policière ; réception et réappropriation de leur représentation par les policiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les discours institutionnels et la professionnalisation de la communication.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le travail de représentation des groupes professionnels dans la sphère publique : rhétoriques professionnelles ; construction discursive de la compétence et des identités au travail.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les conditions d’insertion et les parcours professionnels des journalistes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de l’ordre et &amp;quot;guerre des images&amp;quot; : entretien avec Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de l'ordre et guerre des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation &amp; Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de l’Intérieur : un objet dramaturgique et politique (présentation du numéro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que dit la police. Communication et légitimation de la force publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20-21, pp.109-136. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.020.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en (in)visibilité des groupes professionnels. Éléments pour une approche communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)visibilising professional groups: elements for a communicational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14om9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations de travailleuses du sexe dans les années 2010 contre la croisade morale abolitionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Travailleurs, travailleuses !, 1 (34), pp.112-125 [1-8]. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.034.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours des institutions pénales à l’épreuve du numérique : entre extension de la conflictualité et déformalisation du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.11813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De policier à communicant dans la police nationale : les conditions sociales d’une conversion improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.29-48. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.v7i1.18183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une profession taiseuse se dévoile sur le Web : les ethè discursifs élaborés dans les blogs de policiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-3, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du journalisme. Les diplômés en journalisme entre emplois instables et carières déviantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La (dis)continuité des carrières journalistiques : enjeux individuels et collectifs. Dossier thématique, 43, pp.79-104. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v43i43.58043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème public de la prostitution aux marges des arènes publiques numériques. Luttes interprétatives et mobilisations pro-droits contre l’offensive abolitionniste sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142-143, pp.203-226. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.6279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la fiction fait aux policiers. Réception des médias et identités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.027.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la fiction fait aux policiers. Réception des médias et identités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.17-36. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.027.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police nationale au défi des relations presse. Une information sous contrôle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.129-142. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.20700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les policiers réels devant leurs homologues fictifs : fiction impossible ? Pour une sociologie de la réception dans la sphère professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165, pp.109-135. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.165.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités et familles populaires. Une socio-ethnographie de la mise en contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145-146, pp.117-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de la police nationale sur les réseaux sociaux numériques. De la quête de likes aux techniques de gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication et Humanités Numériques. Enjeux et défis pour un enrichissement épistémologique. Actes du 23e Colloque Bilatéral Franco-Roumain en Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roxin I., Tajariol F., Hosu I., Pélissier N. (coord.), Oct 2018, Cluj-Napoca, Roumanie. pp.225-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rhétoriques professionnelles au défi des blogs. Fragmentation du discours et stratégies de légitimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et débat public : les réseaux numériques au service de la démocratie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vacher B., Le Moënne C., Kiyindou A. (coord.), May 2012, Rennes, France. pp.147-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police & communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en (in)visibilité des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2021, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours des institutions pénales à l'épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, 2019, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.11802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et gratifications des médias : vers une audience active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 144-147, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant ethnographique : le parti pris des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 148-152, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir journaliste : de la formation à l’insertion dans les mondes de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-96, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les journalistes français ? Portrait sociodémographique de la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-85, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout le monde déteste la police !&amp;quot; Stigmatisation et dé-stigmatisation des policiers dans les arènes publiques médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Le Bord de l'eau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stigmatiser. Discours médiatiques et normes sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.119-132, 2020, 9782356876683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de la police nationale sur les réseaux sociaux numériques : de la quête de likes aux techniques de gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, communication et humanités numériques – Enjeux et défis pour un enrichissement épistémologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les débats publics autour d’une loi controversée. A propos d’une enquête sur l’Observatoire TransMedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d’archives. Bricolages méthodologiques en terrains médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.175-182, 2018, Médias et Humanités, 978-2-86938-250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rhétoriques professionnelles au défi des blogs. Fragmentation du discours et stratégies de légitimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vacher, Béatrice; Le Moënne, Christian; Kiyindou, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et débat public : les réseaux numériques au service de la démocratie ? / coordonné par Béatrice Vacher, Christian Le Moënne, Alain Kiyindou ; [18e congrès de la Société française des sciences de l'information et de la communication]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.147-154, 2013, Communication et civilisation, ISSN 1281-6043, 978-2-343-01988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture de la presse en ligne. L’appropriation des contenus d’actualité au défi de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.57-83, 2013, Res Publica, 978-2-7535-2858-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture de la presse en ligne : l'appropriation des contenus d'actualité au défi de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jouët, Josiane; Rieffel, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S'informer à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.57-83, 2013, Res publica (Rennes), ISSN 1264-1642, 978-2-7535-2858-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation de la police du point de vue des policiers : le ressort professionnel de la réception des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Antipodes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiatiser la police. Policer les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.163-175, 2012, Médias et histoire, 978-2-88901-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation de la police du point de vue des policiers : le ressort professionnel de la réception des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meyer, Michaël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiatiser la police, policer les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Antipodes, pp.163-175, 2012, Médias et histoire, 978-2-88901-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La profession policière comme espace de mobilisations : entretien avec Marion Guenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Police &amp; communication" (dossier). MEI - Médiation &amp; Information. 53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police française à l’épreuve de la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, mouvements sociaux et violences policières. Entretien avec David Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Travailleurs, travailleuses !" (dossier). Le Temps des Médias. 34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.245-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours institutionnel de la force publique sur les réseaux sociaux numériques. Entretien avec Charlotte Pasco, community manager de la police nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.127-139. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.12122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position de thèse : La police nationale dans une société mass-médiatisée. Des stratégies de communication de l'organisation à la réception des médias par la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.218-220. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.016.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Marchetti D. (dir.), Communication et médiatisation de l’Etat. La politique invisible, PUG, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.226-229. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.155.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Mouchon J. (dir.), Les mutations de l’espace public, L’esprit du livre éditions, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.549-551. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.7991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insertion et les parcours professionnels des diplômés de formations en journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leteinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine-PSL; Ifp/Carism – Université Panthéon-Assas, Paris II. 2017, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’insertion et les parcours professionnels des diplômés de formations en journalisme (Rapport de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leteinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CPNEF Audiovisuel, Presse et Journaliste; AFDAS; CARISM - Université Paris-Panthéon-Assas. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours professionnels dans et par les médias sociaux. Etude de cas sur les « blogs de policiers » (Rapport d’activité de projet « incitatif-amont »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CÉREP - Université de Reims Champagne-Ardenne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de production et de consommation des contenus de presse et d’actualité (Rapport de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Jouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPS - Ministère de la Culture et de la Communication; CARISM - Université Paris-Panthéon-Assas; SENSE - Orange Labs. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d’entrelacement des pratiques de communication et des pratiques relationnelles. Monographie sur une famille populaire à partir d’une enquête par carnets de contacts (Rapport de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SUSI - France Télécom R&amp;D. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police nationale dans une société mass-médiatisée. Des stratégies médiatiques de l'organisation aux usages et réceptions des médias par la profession (Thèse de doctorat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. CARISM - Université Paris-Panthéon-Assas, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04487112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Le Saulnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de l'information et de la communication.Celsa & Gripic, Sorbonne Université.Chercheur associé au Carism, Université Paris-Panthéon-Assas.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-le-saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150903367</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184803718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000398962066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les relations police-médias : communication institutionnelle et légitimation de la force publique ; fabrication de l’information policière ; réception et réappropriation de leur représentation par les policiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les discours institutionnels et la professionnalisation de la communication.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le travail de représentation des groupes professionnels dans la sphère publique : rhétoriques professionnelles ; construction discursive de la compétence et des identités au travail.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les conditions d’insertion et les parcours professionnels des journalistes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de l’ordre et &amp;quot;guerre des images&amp;quot; : entretien avec Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de l'ordre et guerre des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation &amp; Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de l’Intérieur : un objet dramaturgique et politique (présentation du numéro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que dit la police. Communication et légitimation de la force publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20-21, pp.109-136. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.020.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en (in)visibilité des groupes professionnels. Éléments pour une approche communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)visibilising professional groups: elements for a communicational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14om9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations de travailleuses du sexe dans les années 2010 contre la croisade morale abolitionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Travailleurs, travailleuses !, 1 (34), pp.112-125 [1-8]. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.034.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours des institutions pénales à l’épreuve du numérique : entre extension de la conflictualité et déformalisation du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.11813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours des institutions pénales à l’épreuve du numérique : entre extension de la conflictualité et déformalisation du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.11813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours institutionnel de la force publique sur les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.127-141. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.12122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De policier à communicant dans la police nationale : les conditions sociales d’une conversion improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.29-48. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.v7i1.18183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une profession taiseuse se dévoile sur le Web : les ethè discursifs élaborés dans les blogs de policiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-3, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du journalisme. Les diplômés en journalisme entre emplois instables et carières déviantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La (dis)continuité des carrières journalistiques : enjeux individuels et collectifs. Dossier thématique, 43, pp.79-104. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v43i43.58043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème public de la prostitution aux marges des arènes publiques numériques. Luttes interprétatives et mobilisations pro-droits contre l’offensive abolitionniste sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142-143, pp.203-226. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.6279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la fiction fait aux policiers. Réception des médias et identités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.027.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la fiction fait aux policiers. Réception des médias et identités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.17-36. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.027.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police nationale au défi des relations presse. Une information sous contrôle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.129-142. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.20700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les policiers réels devant leurs homologues fictifs : fiction impossible ? Pour une sociologie de la réception dans la sphère professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165, pp.109-135. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.165.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités et familles populaires. Une socio-ethnographie de la mise en contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145-146, pp.117-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de la police nationale sur les réseaux sociaux numériques. De la quête de likes aux techniques de gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication et Humanités Numériques. Enjeux et défis pour un enrichissement épistémologique. Actes du 23e Colloque Bilatéral Franco-Roumain en Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roxin I., Tajariol F., Hosu I., Pélissier N. (coord.), Oct 2018, Cluj-Napoca, Roumanie. pp.225-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police & communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en (in)visibilité des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours des institutions pénales à l'épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.11802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et gratifications des médias : vers une audience active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 144-147, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant ethnographique : le parti pris des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 148-152, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les journalistes français ? Portrait sociodémographique de la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-85, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir journaliste : de la formation à l’insertion dans les mondes de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-96, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout le monde déteste la police !&amp;quot; Stigmatisation et dé-stigmatisation des policiers dans les arènes publiques médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Le Bord de l'eau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stigmatiser. Discours médiatiques et normes sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.119-132, 2020, 9782356876683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de la police nationale sur les réseaux sociaux numériques : de la quête de likes aux techniques de gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, communication et humanités numériques – Enjeux et défis pour un enrichissement épistémologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les débats publics autour d’une loi controversée. A propos d’une enquête sur l’Observatoire TransMedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d’archives. Bricolages méthodologiques en terrains médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.175-182, 2018, Médias et Humanités, 978-2-86938-250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture de la presse en ligne. L’appropriation des contenus d’actualité au défi de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.57-83, 2013, Res Publica, 978-2-7535-2858-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rhétoriques professionnelles au défi des blogs. Fragmentation du discours et stratégies de légitimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vacher, Béatrice; Le Moënne, Christian; Kiyindou, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et débat public : les réseaux numériques au service de la démocratie ? / coordonné par Béatrice Vacher, Christian Le Moënne, Alain Kiyindou ; [18e congrès de la Société française des sciences de l'information et de la communication]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.147-154, 2013, Communication et civilisation, ISSN 1281-6043, 978-2-343-01988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation de la police du point de vue des policiers : le ressort professionnel de la réception des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Antipodes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiatiser la police. Policer les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.163-175, 2012, Médias et histoire, 978-2-88901-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La profession policière comme espace de mobilisations : entretien avec Marion Guenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Police &amp; communication" (dossier). MEI - Médiation &amp; Information. 53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police française à l’épreuve de la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, mouvements sociaux et violences policières. Entretien avec David Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Travailleurs, travailleuses !" (dossier). Le Temps des Médias. 34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.245-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours institutionnel de la force publique sur les réseaux sociaux numériques. Entretien avec Charlotte Pasco, community manager de la police nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.127-139. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.12122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position de thèse : La police nationale dans une société mass-médiatisée. Des stratégies de communication de l'organisation à la réception des médias par la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.218-220. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.016.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Marchetti D. (dir.), Communication et médiatisation de l’Etat. La politique invisible, PUG, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.226-229. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.155.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Mouchon J. (dir.), Les mutations de l’espace public, L’esprit du livre éditions, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.549-551. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.7991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insertion et les parcours professionnels des diplômés de formations en journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leteinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine-PSL; Ifp/Carism – Université Panthéon-Assas, Paris II. 2017, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’insertion et les parcours professionnels des diplômés de formations en journalisme (Rapport de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leteinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CPNEF Audiovisuel, Presse et Journaliste; AFDAS; CARISM - Université Paris-Panthéon-Assas. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours professionnels dans et par les médias sociaux. Etude de cas sur les « blogs de policiers » (Rapport d’activité de projet « incitatif-amont »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CÉREP - Université de Reims Champagne-Ardenne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de production et de consommation des contenus de presse et d’actualité (Rapport de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Jouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPS - Ministère de la Culture et de la Communication; CARISM - Université Paris-Panthéon-Assas; SENSE - Orange Labs. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d’entrelacement des pratiques de communication et des pratiques relationnelles. Monographie sur une famille populaire à partir d’une enquête par carnets de contacts (Rapport de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SUSI - France Télécom R&amp;D. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police nationale dans une société mass-médiatisée. Des stratégies médiatiques de l'organisation aux usages et réceptions des médias par la profession (Thèse de doctorat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. CARISM - Université Paris-Panthéon-Assas, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04487112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F58DC0FE"/>
+    <w:nsid w:val="7069A94F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43B6699B"/>
+    <w:nsid w:val="E2CD2B11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-le-saulnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150903367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/184803718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000398962066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479941v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.020.0109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14om9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.034.0112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hur&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.11813" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8N9L52S6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v7i1.18183" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3145" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v43i43.58043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477941v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.027.0017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20700" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.165.0109" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blanco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25119" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.11802" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03952342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14423-26677-le-manuel-de-journalisme-9782340070981.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528614v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478575v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487120v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487076v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12122" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2WLFZXRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.016.0215" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.155.0215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487086v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7991" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leteinturier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Jou&#235;t" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487103v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04487112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-le-saulnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150903367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/184803718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000398962066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479941v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.020.0109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14om9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.034.0112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hur&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.11813" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8N9L52S6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174494v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2WLFZXRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v7i1.18183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3145" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v43i43.58043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.027.0017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20700" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.165.0109" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blanco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25119" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.11802" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03952342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14423-26677-le-manuel-de-journalisme-9782340070981.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479953v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guenot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479978v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.016.0215" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.155.0215" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7991" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leteinturier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Jou&#235;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04487112v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>