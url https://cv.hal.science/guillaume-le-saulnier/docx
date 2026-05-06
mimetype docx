--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Le Saulnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de l'information et de la communication.Celsa & Gripic, Sorbonne Université.Chercheur associé au Carism, Université Paris-Panthéon-Assas.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-le-saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150903367</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184803718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000398962066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les relations police-médias : communication institutionnelle et légitimation de la force publique ; fabrication de l’information policière ; réception et réappropriation de leur représentation par les policiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les discours institutionnels et la professionnalisation de la communication.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le travail de représentation des groupes professionnels dans la sphère publique : rhétoriques professionnelles ; construction discursive de la compétence et des identités au travail.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les conditions d’insertion et les parcours professionnels des journalistes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de l’ordre et &amp;quot;guerre des images&amp;quot; : entretien avec Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de l'ordre et guerre des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation &amp; Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de l’Intérieur : un objet dramaturgique et politique (présentation du numéro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que dit la police. Communication et légitimation de la force publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20-21, pp.109-136. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.020.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en (in)visibilité des groupes professionnels. Éléments pour une approche communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)visibilising professional groups: elements for a communicational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14om9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations de travailleuses du sexe dans les années 2010 contre la croisade morale abolitionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Travailleurs, travailleuses !, 1 (34), pp.112-125 [1-8]. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.034.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours des institutions pénales à l’épreuve du numérique : entre extension de la conflictualité et déformalisation du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.11813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours des institutions pénales à l’épreuve du numérique : entre extension de la conflictualité et déformalisation du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.11813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours institutionnel de la force publique sur les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.127-141. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.12122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De policier à communicant dans la police nationale : les conditions sociales d’une conversion improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.29-48. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.v7i1.18183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une profession taiseuse se dévoile sur le Web : les ethè discursifs élaborés dans les blogs de policiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-3, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du journalisme. Les diplômés en journalisme entre emplois instables et carières déviantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La (dis)continuité des carrières journalistiques : enjeux individuels et collectifs. Dossier thématique, 43, pp.79-104. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v43i43.58043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème public de la prostitution aux marges des arènes publiques numériques. Luttes interprétatives et mobilisations pro-droits contre l’offensive abolitionniste sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142-143, pp.203-226. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.6279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la fiction fait aux policiers. Réception des médias et identités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.027.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la fiction fait aux policiers. Réception des médias et identités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.17-36. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.027.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police nationale au défi des relations presse. Une information sous contrôle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.129-142. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.20700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les policiers réels devant leurs homologues fictifs : fiction impossible ? Pour une sociologie de la réception dans la sphère professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165, pp.109-135. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.165.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités et familles populaires. Une socio-ethnographie de la mise en contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145-146, pp.117-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de la police nationale sur les réseaux sociaux numériques. De la quête de likes aux techniques de gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication et Humanités Numériques. Enjeux et défis pour un enrichissement épistémologique. Actes du 23e Colloque Bilatéral Franco-Roumain en Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roxin I., Tajariol F., Hosu I., Pélissier N. (coord.), Oct 2018, Cluj-Napoca, Roumanie. pp.225-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police & communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en (in)visibilité des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours des institutions pénales à l'épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.11802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et gratifications des médias : vers une audience active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 144-147, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant ethnographique : le parti pris des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 148-152, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les journalistes français ? Portrait sociodémographique de la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-85, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir journaliste : de la formation à l’insertion dans les mondes de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-96, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout le monde déteste la police !&amp;quot; Stigmatisation et dé-stigmatisation des policiers dans les arènes publiques médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Le Bord de l'eau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stigmatiser. Discours médiatiques et normes sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.119-132, 2020, 9782356876683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de la police nationale sur les réseaux sociaux numériques : de la quête de likes aux techniques de gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, communication et humanités numériques – Enjeux et défis pour un enrichissement épistémologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les débats publics autour d’une loi controversée. A propos d’une enquête sur l’Observatoire TransMedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d’archives. Bricolages méthodologiques en terrains médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.175-182, 2018, Médias et Humanités, 978-2-86938-250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture de la presse en ligne. L’appropriation des contenus d’actualité au défi de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.57-83, 2013, Res Publica, 978-2-7535-2858-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rhétoriques professionnelles au défi des blogs. Fragmentation du discours et stratégies de légitimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vacher, Béatrice; Le Moënne, Christian; Kiyindou, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et débat public : les réseaux numériques au service de la démocratie ? / coordonné par Béatrice Vacher, Christian Le Moënne, Alain Kiyindou ; [18e congrès de la Société française des sciences de l'information et de la communication]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.147-154, 2013, Communication et civilisation, ISSN 1281-6043, 978-2-343-01988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation de la police du point de vue des policiers : le ressort professionnel de la réception des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Antipodes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiatiser la police. Policer les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.163-175, 2012, Médias et histoire, 978-2-88901-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La profession policière comme espace de mobilisations : entretien avec Marion Guenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Police &amp; communication" (dossier). MEI - Médiation &amp; Information. 53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police française à l’épreuve de la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, mouvements sociaux et violences policières. Entretien avec David Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Travailleurs, travailleuses !" (dossier). Le Temps des Médias. 34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.245-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours institutionnel de la force publique sur les réseaux sociaux numériques. Entretien avec Charlotte Pasco, community manager de la police nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.127-139. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.12122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position de thèse : La police nationale dans une société mass-médiatisée. Des stratégies de communication de l'organisation à la réception des médias par la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.218-220. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.016.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Marchetti D. (dir.), Communication et médiatisation de l’Etat. La politique invisible, PUG, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.226-229. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.155.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Mouchon J. (dir.), Les mutations de l’espace public, L’esprit du livre éditions, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.549-551. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.7991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insertion et les parcours professionnels des diplômés de formations en journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leteinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine-PSL; Ifp/Carism – Université Panthéon-Assas, Paris II. 2017, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’insertion et les parcours professionnels des diplômés de formations en journalisme (Rapport de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leteinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CPNEF Audiovisuel, Presse et Journaliste; AFDAS; CARISM - Université Paris-Panthéon-Assas. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours professionnels dans et par les médias sociaux. Etude de cas sur les « blogs de policiers » (Rapport d’activité de projet « incitatif-amont »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CÉREP - Université de Reims Champagne-Ardenne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de production et de consommation des contenus de presse et d’actualité (Rapport de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Jouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPS - Ministère de la Culture et de la Communication; CARISM - Université Paris-Panthéon-Assas; SENSE - Orange Labs. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d’entrelacement des pratiques de communication et des pratiques relationnelles. Monographie sur une famille populaire à partir d’une enquête par carnets de contacts (Rapport de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SUSI - France Télécom R&amp;D. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police nationale dans une société mass-médiatisée. Des stratégies médiatiques de l'organisation aux usages et réceptions des médias par la profession (Thèse de doctorat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. CARISM - Université Paris-Panthéon-Assas, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04487112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Le Saulnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de l'information et de la communication.Celsa & Gripic, Sorbonne Université.Chercheur associé au Carism, Université Paris-Panthéon-Assas.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-le-saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150903367</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184803718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000398962066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les relations police-médias : communication institutionnelle et légitimation de la force publique ; fabrication de l’information policière ; réception et réappropriation de leur représentation par les policiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les discours institutionnels et la professionnalisation de la communication.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le travail de représentation des groupes professionnels dans la sphère publique : rhétoriques professionnelles ; construction discursive de la compétence et des identités au travail.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les conditions d’insertion et les parcours professionnels des journalistes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de l’ordre et &amp;quot;guerre des images&amp;quot; : entretien avec Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de l'ordre et guerre des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation &amp; Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de l’Intérieur : un objet dramaturgique et politique (présentation du numéro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que dit la police. Communication et légitimation de la force publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20-21, pp.109-136. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.020.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en (in)visibilité des groupes professionnels. Éléments pour une approche communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)visibilising professional groups: elements for a communicational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14om9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations de travailleuses du sexe dans les années 2010 contre la croisade morale abolitionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Travailleurs, travailleuses !, 1 (34), pp.112-125 [1-8]. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.034.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours institutionnel de la force publique sur les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.127-141. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.12122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours des institutions pénales à l’épreuve du numérique : entre extension de la conflictualité et déformalisation du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.11813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours des institutions pénales à l’épreuve du numérique : entre extension de la conflictualité et déformalisation du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.11813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De policier à communicant dans la police nationale : les conditions sociales d’une conversion improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.29-48. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.v7i1.18183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une profession taiseuse se dévoile sur le Web : les ethè discursifs élaborés dans les blogs de policiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-3, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du journalisme. Les diplômés en journalisme entre emplois instables et carières déviantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La (dis)continuité des carrières journalistiques : enjeux individuels et collectifs. Dossier thématique, 43, pp.79-104. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v43i43.58043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème public de la prostitution aux marges des arènes publiques numériques. Luttes interprétatives et mobilisations pro-droits contre l’offensive abolitionniste sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142-143, pp.203-226. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.6279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la fiction fait aux policiers. Réception des médias et identités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.027.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police nationale au défi des relations presse. Une information sous contrôle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.129-142. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.20700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la fiction fait aux policiers. Réception des médias et identités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.17-36. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.027.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les policiers réels devant leurs homologues fictifs : fiction impossible ? Pour une sociologie de la réception dans la sphère professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165, pp.109-135. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.165.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités et familles populaires. Une socio-ethnographie de la mise en contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145-146, pp.117-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de la police nationale sur les réseaux sociaux numériques. De la quête de likes aux techniques de gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication et Humanités Numériques. Enjeux et défis pour un enrichissement épistémologique. Actes du 23e Colloque Bilatéral Franco-Roumain en Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roxin I., Tajariol F., Hosu I., Pélissier N. (coord.), Oct 2018, Cluj-Napoca, Roumanie. pp.225-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police & communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en (in)visibilité des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours des institutions pénales à l'épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.11802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et gratifications des médias : vers une audience active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 144-147, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant ethnographique : le parti pris des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 148-152, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les journalistes français ? Portrait sociodémographique de la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-85, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir journaliste : de la formation à l’insertion dans les mondes de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-96, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout le monde déteste la police !&amp;quot; Stigmatisation et dé-stigmatisation des policiers dans les arènes publiques médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Le Bord de l'eau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stigmatiser. Discours médiatiques et normes sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.119-132, 2020, 9782356876683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de la police nationale sur les réseaux sociaux numériques : de la quête de likes aux techniques de gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, communication et humanités numériques – Enjeux et défis pour un enrichissement épistémologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les débats publics autour d’une loi controversée. A propos d’une enquête sur l’Observatoire TransMedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d’archives. Bricolages méthodologiques en terrains médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.175-182, 2018, Médias et Humanités, 978-2-86938-250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rhétoriques professionnelles au défi des blogs. Fragmentation du discours et stratégies de légitimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vacher, Béatrice; Le Moënne, Christian; Kiyindou, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et débat public : les réseaux numériques au service de la démocratie ? / coordonné par Béatrice Vacher, Christian Le Moënne, Alain Kiyindou ; [18e congrès de la Société française des sciences de l'information et de la communication]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.147-154, 2013, Communication et civilisation, ISSN 1281-6043, 978-2-343-01988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture de la presse en ligne. L’appropriation des contenus d’actualité au défi de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.57-83, 2013, Res Publica, 978-2-7535-2858-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation de la police du point de vue des policiers : le ressort professionnel de la réception des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Antipodes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiatiser la police. Policer les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.163-175, 2012, Médias et histoire, 978-2-88901-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La profession policière comme espace de mobilisations : entretien avec Marion Guenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Police &amp; communication" (dossier). MEI - Médiation &amp; Information. 53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police française à l’épreuve de la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, mouvements sociaux et violences policières. Entretien avec David Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Travailleurs, travailleuses !" (dossier). Le Temps des Médias. 34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.245-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours institutionnel de la force publique sur les réseaux sociaux numériques. Entretien avec Charlotte Pasco, community manager de la police nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.127-139. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.12122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position de thèse : La police nationale dans une société mass-médiatisée. Des stratégies de communication de l'organisation à la réception des médias par la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.218-220. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.016.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Marchetti D. (dir.), Communication et médiatisation de l’Etat. La politique invisible, PUG, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.226-229. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.155.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Mouchon J. (dir.), Les mutations de l’espace public, L’esprit du livre éditions, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.549-551. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.7991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insertion et les parcours professionnels des diplômés de formations en journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leteinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine-PSL; Ifp/Carism – Université Panthéon-Assas, Paris II. 2017, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’insertion et les parcours professionnels des diplômés de formations en journalisme (Rapport de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leteinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CPNEF Audiovisuel, Presse et Journaliste; AFDAS; CARISM - Université Paris-Panthéon-Assas. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours professionnels dans et par les médias sociaux. Etude de cas sur les « blogs de policiers » (Rapport d’activité de projet « incitatif-amont »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CÉREP - Université de Reims Champagne-Ardenne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de production et de consommation des contenus de presse et d’actualité (Rapport de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Jouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPS - Ministère de la Culture et de la Communication; CARISM - Université Paris-Panthéon-Assas; SENSE - Orange Labs. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d’entrelacement des pratiques de communication et des pratiques relationnelles. Monographie sur une famille populaire à partir d’une enquête par carnets de contacts (Rapport de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SUSI - France Télécom R&amp;D. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police nationale dans une société mass-médiatisée. Des stratégies médiatiques de l'organisation aux usages et réceptions des médias par la profession (Thèse de doctorat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. CARISM - Université Paris-Panthéon-Assas, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04487112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7069A94F"/>
+    <w:nsid w:val="DC98B01B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E2CD2B11"/>
+    <w:nsid w:val="ADC83881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-le-saulnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150903367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/184803718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000398962066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479941v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.020.0109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14om9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.034.0112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hur&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.11813" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8N9L52S6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174494v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2WLFZXRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v7i1.18183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3145" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v43i43.58043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.027.0017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20700" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.165.0109" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blanco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25119" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.11802" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03952342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14423-26677-le-manuel-de-journalisme-9782340070981.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479953v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guenot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479978v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.016.0215" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.155.0215" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7991" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leteinturier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Jou&#235;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04487112v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-le-saulnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150903367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/184803718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000398962066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479941v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.020.0109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14om9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.034.0112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hur&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2WLFZXRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.11813" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8N9L52S6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v7i1.18183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3145" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v43i43.58043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.027.0017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20700" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167301v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.165.0109" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blanco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25119" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.11802" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03952342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14423-26677-le-manuel-de-journalisme-9782340070981.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479953v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guenot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479978v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.016.0215" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.155.0215" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7991" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leteinturier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Jou&#235;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04487112v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>