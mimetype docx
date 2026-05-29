--- v2 (2026-05-06)
+++ v3 (2026-05-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Le Saulnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de l'information et de la communication.Celsa & Gripic, Sorbonne Université.Chercheur associé au Carism, Université Paris-Panthéon-Assas.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-le-saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150903367</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184803718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000398962066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les relations police-médias : communication institutionnelle et légitimation de la force publique ; fabrication de l’information policière ; réception et réappropriation de leur représentation par les policiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les discours institutionnels et la professionnalisation de la communication.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le travail de représentation des groupes professionnels dans la sphère publique : rhétoriques professionnelles ; construction discursive de la compétence et des identités au travail.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les conditions d’insertion et les parcours professionnels des journalistes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de l’ordre et &amp;quot;guerre des images&amp;quot; : entretien avec Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de l'ordre et guerre des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation &amp; Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de l’Intérieur : un objet dramaturgique et politique (présentation du numéro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que dit la police. Communication et légitimation de la force publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20-21, pp.109-136. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.020.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en (in)visibilité des groupes professionnels. Éléments pour une approche communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)visibilising professional groups: elements for a communicational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14om9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations de travailleuses du sexe dans les années 2010 contre la croisade morale abolitionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Travailleurs, travailleuses !, 1 (34), pp.112-125 [1-8]. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.034.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours institutionnel de la force publique sur les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.127-141. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.12122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours des institutions pénales à l’épreuve du numérique : entre extension de la conflictualité et déformalisation du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.11813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours des institutions pénales à l’épreuve du numérique : entre extension de la conflictualité et déformalisation du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.11813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De policier à communicant dans la police nationale : les conditions sociales d’une conversion improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.29-48. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.v7i1.18183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une profession taiseuse se dévoile sur le Web : les ethè discursifs élaborés dans les blogs de policiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-3, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du journalisme. Les diplômés en journalisme entre emplois instables et carières déviantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La (dis)continuité des carrières journalistiques : enjeux individuels et collectifs. Dossier thématique, 43, pp.79-104. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v43i43.58043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème public de la prostitution aux marges des arènes publiques numériques. Luttes interprétatives et mobilisations pro-droits contre l’offensive abolitionniste sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142-143, pp.203-226. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.6279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la fiction fait aux policiers. Réception des médias et identités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.027.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police nationale au défi des relations presse. Une information sous contrôle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.129-142. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.20700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la fiction fait aux policiers. Réception des médias et identités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.17-36. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.027.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les policiers réels devant leurs homologues fictifs : fiction impossible ? Pour une sociologie de la réception dans la sphère professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165, pp.109-135. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.165.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités et familles populaires. Une socio-ethnographie de la mise en contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145-146, pp.117-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de la police nationale sur les réseaux sociaux numériques. De la quête de likes aux techniques de gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication et Humanités Numériques. Enjeux et défis pour un enrichissement épistémologique. Actes du 23e Colloque Bilatéral Franco-Roumain en Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roxin I., Tajariol F., Hosu I., Pélissier N. (coord.), Oct 2018, Cluj-Napoca, Roumanie. pp.225-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police & communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en (in)visibilité des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours des institutions pénales à l'épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.11802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et gratifications des médias : vers une audience active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 144-147, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant ethnographique : le parti pris des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 148-152, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les journalistes français ? Portrait sociodémographique de la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-85, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir journaliste : de la formation à l’insertion dans les mondes de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-96, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout le monde déteste la police !&amp;quot; Stigmatisation et dé-stigmatisation des policiers dans les arènes publiques médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Le Bord de l'eau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stigmatiser. Discours médiatiques et normes sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.119-132, 2020, 9782356876683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de la police nationale sur les réseaux sociaux numériques : de la quête de likes aux techniques de gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, communication et humanités numériques – Enjeux et défis pour un enrichissement épistémologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les débats publics autour d’une loi controversée. A propos d’une enquête sur l’Observatoire TransMedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d’archives. Bricolages méthodologiques en terrains médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.175-182, 2018, Médias et Humanités, 978-2-86938-250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rhétoriques professionnelles au défi des blogs. Fragmentation du discours et stratégies de légitimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vacher, Béatrice; Le Moënne, Christian; Kiyindou, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et débat public : les réseaux numériques au service de la démocratie ? / coordonné par Béatrice Vacher, Christian Le Moënne, Alain Kiyindou ; [18e congrès de la Société française des sciences de l'information et de la communication]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.147-154, 2013, Communication et civilisation, ISSN 1281-6043, 978-2-343-01988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture de la presse en ligne. L’appropriation des contenus d’actualité au défi de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.57-83, 2013, Res Publica, 978-2-7535-2858-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation de la police du point de vue des policiers : le ressort professionnel de la réception des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Antipodes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiatiser la police. Policer les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.163-175, 2012, Médias et histoire, 978-2-88901-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La profession policière comme espace de mobilisations : entretien avec Marion Guenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Police &amp; communication" (dossier). MEI - Médiation &amp; Information. 53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police française à l’épreuve de la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, mouvements sociaux et violences policières. Entretien avec David Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Travailleurs, travailleuses !" (dossier). Le Temps des Médias. 34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.245-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours institutionnel de la force publique sur les réseaux sociaux numériques. Entretien avec Charlotte Pasco, community manager de la police nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.127-139. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.12122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position de thèse : La police nationale dans une société mass-médiatisée. Des stratégies de communication de l'organisation à la réception des médias par la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.218-220. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.016.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Marchetti D. (dir.), Communication et médiatisation de l’Etat. La politique invisible, PUG, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.226-229. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.155.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Mouchon J. (dir.), Les mutations de l’espace public, L’esprit du livre éditions, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.549-551. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.7991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insertion et les parcours professionnels des diplômés de formations en journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leteinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine-PSL; Ifp/Carism – Université Panthéon-Assas, Paris II. 2017, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’insertion et les parcours professionnels des diplômés de formations en journalisme (Rapport de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leteinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CPNEF Audiovisuel, Presse et Journaliste; AFDAS; CARISM - Université Paris-Panthéon-Assas. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours professionnels dans et par les médias sociaux. Etude de cas sur les « blogs de policiers » (Rapport d’activité de projet « incitatif-amont »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CÉREP - Université de Reims Champagne-Ardenne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de production et de consommation des contenus de presse et d’actualité (Rapport de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Jouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPS - Ministère de la Culture et de la Communication; CARISM - Université Paris-Panthéon-Assas; SENSE - Orange Labs. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d’entrelacement des pratiques de communication et des pratiques relationnelles. Monographie sur une famille populaire à partir d’une enquête par carnets de contacts (Rapport de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SUSI - France Télécom R&amp;D. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police nationale dans une société mass-médiatisée. Des stratégies médiatiques de l'organisation aux usages et réceptions des médias par la profession (Thèse de doctorat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. CARISM - Université Paris-Panthéon-Assas, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04487112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Le Saulnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de l'information et de la communication.Celsa & Gripic, Sorbonne Université.Chercheur associé au Carism, Université Paris-Panthéon-Assas.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-le-saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150903367</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184803718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000398962066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les relations police-médias : communication institutionnelle et légitimation de la force publique ; fabrication de l’information policière ; réception et réappropriation de leur représentation par les policiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les discours institutionnels et la professionnalisation de la communication.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le travail de représentation des groupes professionnels dans la sphère publique : rhétoriques professionnelles ; construction discursive de la compétence et des identités au travail.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les conditions d’insertion et les parcours professionnels des journalistes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de l’ordre et &amp;quot;guerre des images&amp;quot; : entretien avec Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de l'ordre et guerre des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation &amp; Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de l’Intérieur : un objet dramaturgique et politique (présentation du numéro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que dit la police. Communication et légitimation de la force publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20-21, pp.109-136. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.020.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en (in)visibilité des groupes professionnels. Éléments pour une approche communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)visibilising professional groups: elements for a communicational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14om9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations de travailleuses du sexe dans les années 2010 contre la croisade morale abolitionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Travailleurs, travailleuses !, 1 (34), pp.112-125 [1-8]. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.034.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours institutionnel de la force publique sur les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.127-141. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.12122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours des institutions pénales à l’épreuve du numérique : entre extension de la conflictualité et déformalisation du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.11813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours des institutions pénales à l’épreuve du numérique : entre extension de la conflictualité et déformalisation du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.11813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De policier à communicant dans la police nationale : les conditions sociales d’une conversion improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.29-48. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.v7i1.18183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une profession taiseuse se dévoile sur le Web : les ethè discursifs élaborés dans les blogs de policiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-3, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du journalisme. Les diplômés en journalisme entre emplois instables et carières déviantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La (dis)continuité des carrières journalistiques : enjeux individuels et collectifs. Dossier thématique, 43, pp.79-104. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v43i43.58043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème public de la prostitution aux marges des arènes publiques numériques. Luttes interprétatives et mobilisations pro-droits contre l’offensive abolitionniste sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142-143, pp.203-226. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.6279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la fiction fait aux policiers. Réception des médias et identités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.027.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la fiction fait aux policiers. Réception des médias et identités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.17-36. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.027.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police nationale au défi des relations presse. Une information sous contrôle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.129-142. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.20700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les policiers réels devant leurs homologues fictifs : fiction impossible ? Pour une sociologie de la réception dans la sphère professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165, pp.109-135. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.165.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités et familles populaires. Une socio-ethnographie de la mise en contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145-146, pp.117-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de la police nationale sur les réseaux sociaux numériques. De la quête de likes aux techniques de gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication et Humanités Numériques. Enjeux et défis pour un enrichissement épistémologique. Actes du 23e Colloque Bilatéral Franco-Roumain en Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roxin I., Tajariol F., Hosu I., Pélissier N. (coord.), Oct 2018, Cluj-Napoca, Roumanie. pp.225-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police & communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en (in)visibilité des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours des institutions pénales à l'épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.11802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et gratifications des médias : vers une audience active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 144-147, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant ethnographique : le parti pris des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 148-152, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les journalistes français ? Portrait sociodémographique de la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-85, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir journaliste : de la formation à l’insertion dans les mondes de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-96, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout le monde déteste la police !&amp;quot; Stigmatisation et dé-stigmatisation des policiers dans les arènes publiques médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Le Bord de l'eau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stigmatiser. Discours médiatiques et normes sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.119-132, 2020, 9782356876683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de la police nationale sur les réseaux sociaux numériques : de la quête de likes aux techniques de gouvernementalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, communication et humanités numériques – Enjeux et défis pour un enrichissement épistémologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les débats publics autour d’une loi controversée. A propos d’une enquête sur l’Observatoire TransMedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d’archives. Bricolages méthodologiques en terrains médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.175-182, 2018, Médias et Humanités, 978-2-86938-250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rhétoriques professionnelles au défi des blogs. Fragmentation du discours et stratégies de légitimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vacher, Béatrice; Le Moënne, Christian; Kiyindou, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et débat public : les réseaux numériques au service de la démocratie ? / coordonné par Béatrice Vacher, Christian Le Moënne, Alain Kiyindou ; [18e congrès de la Société française des sciences de l'information et de la communication]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.147-154, 2013, Communication et civilisation, ISSN 1281-6043, 978-2-343-01988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture de la presse en ligne. L’appropriation des contenus d’actualité au défi de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.57-83, 2013, Res Publica, 978-2-7535-2858-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation de la police du point de vue des policiers : le ressort professionnel de la réception des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Antipodes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiatiser la police. Policer les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.163-175, 2012, Médias et histoire, 978-2-88901-048-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La profession policière comme espace de mobilisations : entretien avec Marion Guenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Police &amp; communication" (dossier). MEI - Médiation &amp; Information. 53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police française à l’épreuve de la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, mouvements sociaux et violences policières. Entretien avec David Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Travailleurs, travailleuses !" (dossier). Le Temps des Médias. 34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.245-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours institutionnel de la force publique sur les réseaux sociaux numériques. Entretien avec Charlotte Pasco, community manager de la police nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.127-139. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/semen.12122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position de thèse : La police nationale dans une société mass-médiatisée. Des stratégies de communication de l'organisation à la réception des médias par la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.218-220. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.016.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Marchetti D. (dir.), Communication et médiatisation de l’Etat. La politique invisible, PUG, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.226-229. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.155.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Mouchon J. (dir.), Les mutations de l’espace public, L’esprit du livre éditions, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.549-551. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.7991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insertion et les parcours professionnels des diplômés de formations en journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leteinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine-PSL; Ifp/Carism – Université Panthéon-Assas, Paris II. 2017, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’insertion et les parcours professionnels des diplômés de formations en journalisme (Rapport de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leteinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CPNEF Audiovisuel, Presse et Journaliste; AFDAS; CARISM - Université Paris-Panthéon-Assas. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours professionnels dans et par les médias sociaux. Etude de cas sur les « blogs de policiers » (Rapport d’activité de projet « incitatif-amont »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CÉREP - Université de Reims Champagne-Ardenne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de production et de consommation des contenus de presse et d’actualité (Rapport de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Jouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPS - Ministère de la Culture et de la Communication; CARISM - Université Paris-Panthéon-Assas; SENSE - Orange Labs. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d’entrelacement des pratiques de communication et des pratiques relationnelles. Monographie sur une famille populaire à partir d’une enquête par carnets de contacts (Rapport de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SUSI - France Télécom R&amp;D. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La police nationale dans une société mass-médiatisée. Des stratégies médiatiques de l'organisation aux usages et réceptions des médias par la profession (Thèse de doctorat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. CARISM - Université Paris-Panthéon-Assas, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04487112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC98B01B"/>
+    <w:nsid w:val="657D0080"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ADC83881"/>
+    <w:nsid w:val="E9A1AC46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-le-saulnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150903367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/184803718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000398962066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479941v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.020.0109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14om9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.034.0112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hur&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2WLFZXRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.11813" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8N9L52S6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v7i1.18183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3145" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v43i43.58043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.027.0017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20700" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167301v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.165.0109" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blanco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25119" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.11802" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03952342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14423-26677-le-manuel-de-journalisme-9782340070981.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479953v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guenot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479978v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.016.0215" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.155.0215" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7991" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leteinturier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Jou&#235;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04487112v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-le-saulnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150903367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/184803718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000398962066" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479941v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.020.0109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14om9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.034.0112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hur&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.12122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2WLFZXRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.11813" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8N9L52S6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v7i1.18183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3145" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v43i43.58043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.027.0017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20700" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.165.0109" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blanco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25119" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.11802" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03952342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14423-26677-le-manuel-de-journalisme-9782340070981.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03987362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479953v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guenot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479978v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.016.0215" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.155.0215" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7991" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leteinturier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Jou&#235;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04487112v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>