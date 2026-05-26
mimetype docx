--- v0 (2026-04-01)
+++ v1 (2026-05-26)
@@ -614,51 +614,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04336396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD modelling of vented explosions for chambers of two different scales</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of the fuel effect on flame propagation in long open tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Daubech</w:t>
@@ -667,541 +667,541 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Leprette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Hazards, Prevention, and Mitigation of Industrial Explosions (ISHPMIE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Braunschweig, Germany. pp.710-720, </w:t>
+              <w:t xml:space="preserve">, Jul 2022, Braunschweig, Germany. pp.721-731, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7795/810.20221124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03975656v1</w:t>
+                <w:t xml:space="preserve">ineris-03975648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une caractérisation de l'effet sur la sécurité de la décarbonation d'un système industriel de production d'énergie</w:t>
+                <w:t xml:space="preserve">CFD modelling of vented explosions for chambers of two different scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Proust</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Daubech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Leprette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Symposium on Hazards, Prevention, and Mitigation of Industrial Explosions (ISHPMIE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Braunschweig, Germany. pp.710-720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7795/810.20221124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03975884v1</w:t>
+                <w:t xml:space="preserve">ineris-03975656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the fuel effect on flame propagation in long open tubes</w:t>
+                <w:t xml:space="preserve">Vers une caractérisation de l'effet sur la sécurité de la décarbonation d'un système industriel de production d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leprette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Daubech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Hazards, Prevention, and Mitigation of Industrial Explosions (ISHPMIE 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03975648v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03975884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of photovoltaic power plants on far-field effects of UVCEs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFD Simulation of an Unconfined Vapor Cloud Explosion through obstacles using OpenFoam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléante Langree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Leprette</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International symposium on hazards, prevention, and mitigation of industrial explosions (ISHPMIE 2020))</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+              <w:t xml:space="preserve">13th International symposium on hazards, prevention, and mitigation of industrial explosions (ISHPMIE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Braunschweig, Germany. pp.262-269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7795/810.20200724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03319941v1</w:t>
+                <w:t xml:space="preserve">ineris-03319942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Simulation of an Unconfined Vapor Cloud Explosion through obstacles using OpenFoam</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of photovoltaic power plants on far-field effects of UVCEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+                <w:t xml:space="preserve">Antoine Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leprette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International symposium on hazards, prevention, and mitigation of industrial explosions (ISHPMIE 2020)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+              <w:t xml:space="preserve">13th International symposium on hazards, prevention, and mitigation of industrial explosions (ISHPMIE 2020))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Braunschweig, Germany. pp.284-294, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7795/810.20200724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03319942v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03319941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a medium-scale vented explosion experiment with OpenFoam</w:t>
               </w:r>
@@ -1600,260 +1600,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01875966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind-prediction : estimating the consequences of vented hydrogen deflagrations for homogeneous mixtures in 20-foot iso containers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation on the diffraction of a medium scale gaseous deflagration pressure wave behind a protective wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Heudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International conference on hydrogen safety (ICHS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Hambourg, Germany. pp.639-652</w:t>
+              <w:t xml:space="preserve">26. International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01863241v1</w:t>
+                <w:t xml:space="preserve">ineris-01853506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the diffraction of a medium scale gaseous deflagration pressure wave behind a protective wall</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blind-prediction : estimating the consequences of vented hydrogen deflagrations for homogeneous mixtures in 20-foot iso containers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Skjold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hisken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lakshmipathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Atanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Carcassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">7. International conference on hydrogen safety (ICHS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hambourg, Germany. pp.639-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853506v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of a confined explosion to an external cloud</w:t>
               </w:r>
@@ -2260,64 +2260,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD simulation of premixed flames propagating in an obstacles network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2388,177 +2388,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind-prediction : Estimating the consequences of vented hydrogen deflagrations for homogeneous mixtures in 20-foot ISO containers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Further insight into the gas flame acceleration mechanisms in pipes. Part II : Numerical work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leprette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Daubech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.06.191⟩</w:t>
+              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.art. 103919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2019.103919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03319044v1</w:t>
+                <w:t xml:space="preserve">ineris-03319069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further insight into the gas flame acceleration mechanisms in pipes. Part I : Experimental work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Daubech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2590,193 +2573,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62, pp.art. 103930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlp.2019.103930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03319068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further insight into the gas flame acceleration mechanisms in pipes. Part II : Numerical work</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blind-prediction : Estimating the consequences of vented hydrogen deflagrations for homogeneous mixtures in 20-foot ISO containers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trygve Skjold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hisken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lakshmipathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Atanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carcassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62, pp.art. 103919. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (17), pp.8997-9008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2019.103919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.06.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03319069v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03319044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of a confined explosion to an external cloud</w:t>
               </w:r>
@@ -2860,414 +2860,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new LES model coupling flame surface density and tabulated kinetics approaches to investigate knock and pre-ignition in piston engines</w:t>
+                <w:t xml:space="preserve">Hybrid presumed pdf and flame surface density approaches for Large-Eddy Simulation of premixed turbulent combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Michel</w:t>
+                <w:t xml:space="preserve">Olivier Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33 (2), pp.3105 - 3114. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158 (6), pp.1201 - 1214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.07.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672177v1</w:t>
+                <w:t xml:space="preserve">hal-01672167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid presumed pdf and flame surface density approaches for Large-Eddy Simulation of premixed turbulent combustion</w:t>
+                <w:t xml:space="preserve">Hybrid presumed pdf and flame surface density approaches for Large-Eddy Simulation of premixed turbulent combustion. Part 2: Early flame development after sparking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 158 (6), pp.1201 - 1214. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 158 (6), pp.1215 - 1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.09.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672167v1</w:t>
+                <w:t xml:space="preserve">hal-01672165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid presumed pdf and flame surface density approaches for Large-Eddy Simulation of premixed turbulent combustion. Part 2: Early flame development after sparking</w:t>
+                <w:t xml:space="preserve">A new LES model coupling flame surface density and tabulated kinetics approaches to investigate knock and pre-ignition in piston engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Colin</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 158 (6), pp.1215 - 1226. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (2), pp.3105 - 3114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672165v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient and Counter-Gradient Modeling in Premixed Flames: Theoretical Study and Application to the LES of a Lean Premixed Turbulent Swirl-Burner</w:t>
               </w:r>
@@ -3642,51 +3642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04678603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecocq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyth Amouzou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leprette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le-Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12621001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04674287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heudier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Willmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-996-4-31" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proust" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Daubech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vyazmina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houssin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stewart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivings" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dixon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03975656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daubech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7795/810.20221124" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03975884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proust" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03975648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutertre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7795/810.20200724" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ante Langree" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vyazmina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commanay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gregoire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jallais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18720/spbpu/2/k19-51" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skjold" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hisken" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lakshmipathy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Atanga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Carcassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04162989v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2022.104955" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833421v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langr&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecocq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.125266" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Skjold" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hisken" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Atanga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carcassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.191" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2019.103930" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2019.103919" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2017.03.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39HLP4G9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.09.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ1J38G2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.10.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLQBH23N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200903462920" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00561996v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ISAM0007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04678603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecocq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyth Amouzou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leprette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le-Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12621001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04674287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heudier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Willmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-996-4-31" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proust" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Daubech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vyazmina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houssin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stewart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivings" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dixon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03975648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daubech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7795/810.20221124" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03975656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03975884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ante Langree" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7795/810.20200724" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutertre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vyazmina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commanay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gregoire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jallais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18720/spbpu/2/k19-51" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skjold" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hisken" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lakshmipathy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Atanga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Carcassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04162989v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2022.104955" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833421v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langr&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecocq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.125266" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2019.103919" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2019.103930" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Skjold" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hisken" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Atanga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carcassi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.191" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2017.03.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672167v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.09.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ1J38G2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.10.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLQBH23N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39HLP4G9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200903462920" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00561996v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ISAM0007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>