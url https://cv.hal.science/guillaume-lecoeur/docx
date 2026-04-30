--- v0 (2026-03-31)
+++ v1 (2026-04-30)
@@ -85,76 +85,118 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0002-1095-6105</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">220295433</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Docteur en sociologie, qualifié en sections 19 et 72,  je développe des recherches à l’articulation de l'histoire des savoirs et de la socioloigie de l’éducation, de la formation et du travail. Mes travaux portent sur les institutions éducatives et formatives, les relations entre formation, emploi et professionnalisation, ainsi que sur les savoirs mobilisés dans les parcours d’apprentissage, d’orientation et d’accompagnement. J’analyse ces questions à partir d’une attention aux politiques publiques, aux transformations des mondes du travail, aux rapports sociaux — notamment de genre — et aux effets des reconfigurations contemporaines, y compris numériques, sur les dispositifs de formation et les parcours. Mes recherches s’inscrivent dans une perspective socio-historique et s’appuient notamment sur des méthodologies sociologique et historiques fondées sur l'entretien (biographique et semi-directif), le questionnaire, l'ethnographie, et le travail d’archives.</w:t>
+        <w:t xml:space="preserve">Docteur en sociologie, qualifié en sections 19 et 72, mes recherches se situent à l’articulation de l’histoire des savoirs et de la sociologie de l’éducation, de la formation et du travail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Elles portent sur les institutions éducatives, les liens entre formation, emploi et professionnalisation, ainsi que sur les savoirs mobilisés dans les parcours d’apprentissage, d’orientation et d’accompagnement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">J’aborde ces questions dans une perspective socio-historique, en analysant les politiques publiques, les transformations du travail et les rapports sociaux, notamment de genre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mes travaux reposent sur des méthodes variées : entretiens, questionnaires, ethnographie et travail d’archives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -177,677 +219,677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Saraceno, Pourquoi les hommes se fatiguent-ils ? Une histoire des sciences du travail (1890-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 62 (1-2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdt.30241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignage - L’expérience de l’histoire. Initiation au travail sur archives dans un enseignement sociologique au Cnam (Varia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, L’énergie solaire : trajectoires sociotechniques et objets muséographiques, vol.13, pp. 187-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Max Guénette et Sophie Le Garrec (dir.), Les peurs au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 60 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.2847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des toxiques invisibles. Sociologie d’une affaire sanitaire oubliée, J.-N. Jouzel. Éditions de l’EHESS, Paris (2012). 240 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56 (1), pp.157-160. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.5498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épuisement professionnel. Approches innovantes et pluridisciplinaires, sous la direction de Philippe Zawieja et Franck Guarnieri, Paris, Armand Colin, coll. « Recherches », 2013 (26 €)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologies pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (2), pp.109. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.029.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Datchary, La Dispersion au travail, Octares Editions, Toulouse, 2011, 206 p.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lecoeur</w:t>
+                <w:t xml:space="preserve">Le trasformazioni della qualitŕ del lavoro in Francia: evoluzioni, implicazioni e dibattiti contemporanei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.430⟩</w:t>
+              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 127, pp.195-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/sl2012-127012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04143603v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le trasformazioni della qualitŕ del lavoro in Francia: evoluzioni, implicazioni e dibattiti contemporanei</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lecœur</w:t>
+                <w:t xml:space="preserve">Caroline Datchary, La Dispersion au travail, Octares Editions, Toulouse, 2011, 206 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3280/sl2012-127012⟩</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04322384v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stress : un objet d'étude pertinent pour les sciences sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées économiques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n° 2, pp. 51-59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/idee.164.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -857,91 +899,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail comme performance. Critique d'une conception dominante du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. 2024, Sens social, 978-2-7535-9351-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -951,276 +993,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Elective Affinities” and Development of “Normal Science”: What Kind of Regulation? The Example of Hans Selye (1907–1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loriol Marc (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress and Suffering at Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.21-35, 2019, 978-3-030-05876-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05876-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.275-282, 2016, 9782600047135. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/droz.zawie.2016.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fayard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'histoire du Louvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.279-282, 2016, 9782213671116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1288,51 +1330,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="978B74AF"/>
+    <w:nsid w:val="DE624E0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1519,51 +1561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-lecoeur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1095-6105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03819599v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lec&#339;ur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.30241" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03200183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.2847" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322389v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.5498" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322397v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.029.0109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecoeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.430" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/sl2012-127012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.164.0051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04017847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05876-0_2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.zawie.2016.01" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-lecoeur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1095-6105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220295433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03819599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lec&#339;ur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.30241" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03200183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.2847" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.5498" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.029.0109" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/sl2012-127012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecoeur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.430" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.164.0051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04017847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05876-0_2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.zawie.2016.01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>