--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -741,187 +741,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé en mer et médecine navale à l’heure du voyage transocéanique (XVIe-XVIIIe)</w:t>
+                <w:t xml:space="preserve">Venereal disease statistics in french-speaking Switzerland in the early twentieth century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148 (2), pp.47-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.148.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533689v1</w:t>
+                <w:t xml:space="preserve">hal-05533683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venereal disease statistics in french-speaking Switzerland in the early twentieth century</w:t>
+                <w:t xml:space="preserve">Santé en mer et médecine navale à l’heure du voyage transocéanique (XVIe-XVIIIe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.35-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/adh.148.0047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05533683v1</w:t>
+                <w:t xml:space="preserve">hal-05533689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Médecine à l’échelle du monde » : Entretien avec Maureen Lux</w:t>
               </w:r>
@@ -2405,51 +2405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="004B9E75"/>
+    <w:nsid w:val="86EBE7F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2636,51 +2636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-linte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0222-0053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315894v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Linte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/hygiene-navale-et-medecine-des-colonies-a-lheure-du-voyage-transoceanique-xvie-xviiie-siecle/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wenger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32551/georg.12986" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2025.10048" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533686v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Nosaka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479p" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.148.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.148.0047" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479r" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.228.0111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/dynamis.v44i1.30726" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2296-6013.00150" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Tortosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.134700" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2023.29" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.134131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.cnt.5.134700" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.303.0007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039920v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.051.0261" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/0870-4147_46_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Morin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georg.ch/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055478-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-linte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0222-0053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315894v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Linte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/hygiene-navale-et-medecine-des-colonies-a-lheure-du-voyage-transoceanique-xvie-xviiie-siecle/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wenger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32551/georg.12986" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2025.10048" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533686v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Nosaka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479p" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.148.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533683v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.148.0047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479r" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.228.0111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/dynamis.v44i1.30726" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2296-6013.00150" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Tortosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.134700" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2023.29" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.134131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.cnt.5.134700" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.303.0007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039920v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.051.0261" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/0870-4147_46_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Morin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georg.ch/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055478-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>