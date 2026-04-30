--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -295,77 +295,77 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neverending infectious diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Bonah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Linte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Wenger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Bonah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georg. 2022, 9782825712535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32551/georg.12986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
@@ -741,291 +741,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venereal disease statistics in french-speaking Switzerland in the early twentieth century</w:t>
+                <w:t xml:space="preserve">Santé en mer et médecine navale à l’heure du voyage transocéanique (XVIe-XVIIIe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.35-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533683v1</w:t>
+                <w:t xml:space="preserve">hal-05533689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé en mer et médecine navale à l’heure du voyage transocéanique (XVIe-XVIIIe)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Médecine à l’échelle du monde » : Entretien avec Maureen Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiori Nosaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.105-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1479r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533689v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Médecine à l’échelle du monde » : Entretien avec Maureen Lux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Robert</w:t>
+                <w:t xml:space="preserve">Venereal disease statistics in french-speaking Switzerland in the early twentieth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shiori Nosaka</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27, pp.105-114. </w:t>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148 (2), pp.47-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1479r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/adh.148.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523637v1</w:t>
+                <w:t xml:space="preserve">hal-05533683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pousser les portes des empires grâce à la médecine. Professionnelles de santé et Mission médicale suisse au Cameroun (1920-1939)</w:t>
               </w:r>
@@ -1577,174 +1577,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir et endiguer les épidémies à bord des vaisseaux de guerre français au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">La santé des femmes et des Créoles dans l’Amérique coloniale française à la fin du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Boletim historiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.31-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039724v1</w:t>
+                <w:t xml:space="preserve">hal-04039920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des femmes et des Créoles dans l’Amérique coloniale française à la fin du XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Prévenir et endiguer les épidémies à bord des vaisseaux de guerre français au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim historiar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (303), pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rha.303.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039920v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine et créolisation des corps dans le premier empire colonial français</w:t>
               </w:r>
@@ -2405,51 +2405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86EBE7F6"/>
+    <w:nsid w:val="8B19D419"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2636,51 +2636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-linte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0222-0053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315894v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Linte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/hygiene-navale-et-medecine-des-colonies-a-lheure-du-voyage-transoceanique-xvie-xviiie-siecle/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wenger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32551/georg.12986" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2025.10048" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533686v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Nosaka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479p" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.148.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533683v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.148.0047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479r" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.228.0111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/dynamis.v44i1.30726" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2296-6013.00150" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Tortosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.134700" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2023.29" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.134131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.cnt.5.134700" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.303.0007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039920v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.051.0261" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/0870-4147_46_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Morin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georg.ch/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055478-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-linte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0222-0053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315894v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Linte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/hygiene-navale-et-medecine-des-colonies-a-lheure-du-voyage-transoceanique-xvie-xviiie-siecle/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wenger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32551/georg.12986" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2025.10048" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533686v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Nosaka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479p" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.148.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479r" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.148.0047" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.228.0111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/dynamis.v44i1.30726" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2296-6013.00150" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Tortosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.134700" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2023.29" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.134131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.cnt.5.134700" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039920v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.303.0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.051.0261" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/0870-4147_46_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Morin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georg.ch/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055478-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>