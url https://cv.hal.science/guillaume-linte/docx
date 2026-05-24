--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -123,65 +123,65 @@
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Professeur Junior CNRS au laboratoire MESOPOLHIS, UMR 7064.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Post-doctorant du Fonds National Suisse de la recherche scientifique, n tant que chercheur et coordinateur au projet Sinergia « An interdisciplinary model to explain neverending infectious diseases. The case of syphilis (from 1859 to the present) » (2020-2024).</w:t>
+        <w:t xml:space="preserve">J'ai soutenu en 2019 une thèse en histoire, préparée à l’Université Paris-Est et au Centre de recherche en histoire européenne comparée (CRHEC) de l’Université Paris-Est Créteil, sur le sujet « Médecine et santé des voyageurs transocéaniques français à l’époque moderne (XVIe-XVIIIe siècle) ». Doctorant contractuel de l’Université Paris-Est entre 2015 et 2018, j'ai ensuite rejoint l’Université de Strasbourg où j'ai exercé durant deux ans en tant qu’Attaché temporaire d’enseignement et de recherche (2018-2020) et membre associé du laboratoire Sociétés, Acteurs, Gouvernement en Europe (SAGE). J'ai ensuite été Post-doctorant du Fonds National Suisse de la recherche scientifique, en tant que chercheur et coordinateur pour le projet Sinergia « An interdisciplinary model to explain neverending infectious diseases. The case of syphilis (from 1859 to the present) » (2020-2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">J'ai soutenu en 2019 une thèse en histoire, préparée à l’Université Paris-Est et au Centre de recherche en histoire européenne comparée (CRHEC) de l’Université Paris-Est Créteil, sur le sujet « Médecine et santé des voyageurs transocéaniques français à l’époque moderne (XVIe-XVIIIe siècle) ». Doctorant contractuel de l’Université Paris-Est entre 2015 et 2018, j'ai ensuite rejoint l’Université de Strasbourg où j'ai exercé durant deux ans en tant qu’Attaché temporaire d’enseignement et de recherche (2018-2020) et membre associé du laboratoire Sociétés, Acteurs, Gouvernement en Europe (SAGE).</w:t>
+        <w:t xml:space="preserve">J'ai assuré différents enseignements relevant de l'histoire globale moderne et contemporaine, des humanités médicales, de l’histoire de la santé, ainsi que des études sociales des sciences et des techniques, à la Faculté de médecine de l’Université Paris-Est Créteil (2017-2018), Département d’Histoire des sciences de la Vie et de la Santé (DHVS) de l’Université de Strasbourg (2018-2020), à l'Université de Genève (2021-2023), à l'Université de Lausanne (2023-2024) et à Sciences Po Aix / Aix-Marseille Université (2025-2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Au cours des dernières années, j'ai assuré différents enseignements relevant des humanités médicales, de l’histoire de la médecine, ainsi que des études sociales des sciences et des techniques, à la Faculté de médecine de l’Université Paris-Est Créteil (2017-2018) et au sein du Département d’Histoire des sciences de la Vie et de la Santé (DHVS) de l’Université de Strasbourg (2018-2020).</w:t>
+        <w:t xml:space="preserve">Mes travaux actuels portes sur l'histoire de la santé dans l'empire colonial français (18e-20e siècle) et la modélisation mathématique des épidémies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -283,51 +283,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neverending infectious diseases</w:t>
+                <w:t xml:space="preserve">Maladies infectieuses sans fin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
@@ -378,51 +378,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -490,1854 +490,2115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La nature du lieu que les gens de mer habitent ». Environnement maritime, hygiène navale et navigations intertropicales au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Naval Medicine in the Reframing of Medical Knowledge: Schools of Surgery and Marine Hospitals in Eighteenth-Century France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eighteenth-Century Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 50 (2), pp.107-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00982601-12383452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533686v1</w:t>
+                <w:t xml:space="preserve">hal-05609183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Médecine à l’échelle du monde » : Entretien avec Jaehwan Hyun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiori Nosaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, pp.97-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1479p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syphilis et IST : une histoire par les chiffres</w:t>
+                <w:t xml:space="preserve">« La nature du lieu que les gens de mer habitent ». Environnement maritime, hygiène navale et navigations intertropicales au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.35-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/adh.148.0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05533679v1</w:t>
+                <w:t xml:space="preserve">hal-05533686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé en mer et médecine navale à l’heure du voyage transocéanique (XVIe-XVIIIe)</w:t>
+                <w:t xml:space="preserve">Syphilis et IST : une histoire par les chiffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148 (2), pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.148.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533689v1</w:t>
+                <w:t xml:space="preserve">hal-05533679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Médecine à l’échelle du monde » : Entretien avec Maureen Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiori Nosaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, pp.105-114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1479r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venereal disease statistics in french-speaking Switzerland in the early twentieth century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 148 (2), pp.47-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.148.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pousser les portes des empires grâce à la médecine. Professionnelles de santé et Mission médicale suisse au Cameroun (1920-1939)</w:t>
+                <w:t xml:space="preserve">Santé en mer et médecine navale à l’heure du voyage transocéanique (XVIe-XVIIIe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronique d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.35-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mond1.228.0111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05533693v1</w:t>
+                <w:t xml:space="preserve">hal-05533689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care, maternal welfare, and women's associations in French colonial Africa: The Œuvre du Berceau indigène in Togo and Cameroon (1922-1935)</w:t>
+                <w:t xml:space="preserve">Pousser les portes des empires grâce à la médecine. Professionnelles de santé et Mission médicale suisse au Cameroun (1920-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (1), pp.77-102. </w:t>
+              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (2), pp.111-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30827/dynamis.v44i1.30726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mond1.228.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651423v1</w:t>
+                <w:t xml:space="preserve">hal-05533693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syphilis exotique. Comment la médecine a fait de la syphilis une maladie dermatologique «bénigne» durant la colonisation (France, 1900–1940)</w:t>
+                <w:t xml:space="preserve">Care, maternal welfare, and women's associations in French colonial Africa: The Œuvre du Berceau indigène in Togo and Cameroon (1922-1935)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Suisse d'Histoire - Schweizerische Zeitschrift für Geschichte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74 (3), </w:t>
+              <w:t xml:space="preserve">Dynamis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), pp.77-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24894/2296-6013.00150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30827/dynamis.v44i1.30726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033563v1</w:t>
+                <w:t xml:space="preserve">hal-04651423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The Most Unhealthy Spots in the World”: Thinking, Dwelling In, and Shaping Pathogenic Environments</w:t>
+                <w:t xml:space="preserve">Syphilis exotique. Comment la médecine a fait de la syphilis une maladie dermatologique «bénigne» durant la colonisation (France, 1900–1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Arthur Tortosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centaurus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/J.CNT.5.134700⟩</w:t>
+              <w:t xml:space="preserve">Revue Suisse d'Histoire - Schweizerische Zeitschrift für Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24894/2296-6013.00150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320615v1</w:t>
+                <w:t xml:space="preserve">hal-05033563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syphilis, blanchiment and French colonial medicine in sub-Saharan Africa during the interwar period</w:t>
+                <w:t xml:space="preserve">“The Most Unhealthy Spots in the World”: Thinking, Dwelling In, and Shaping Pathogenic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Arthur Tortosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 67 (4), pp.307-323. </w:t>
+              <w:t xml:space="preserve">Centaurus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (1), pp.9-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/mdh.2023.29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/J.CNT.5.134700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651457v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The Salvation of the Seamen”: Ventilation, Naval Hygiene, and French Overseas Expansion During the Early Modern Period (ca. 1670–1790)</w:t>
+                <w:t xml:space="preserve">Syphilis, blanchiment and French colonial medicine in sub-Saharan Africa during the interwar period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centaurus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 65 (1), pp.31-62. </w:t>
+              <w:t xml:space="preserve">Medical History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (4), pp.307-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.CNT.5.134131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/mdh.2023.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315817v1</w:t>
+                <w:t xml:space="preserve">hal-04651457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The Most Unhealthy Spots in the World”: Thinking, Dwelling In, and Shaping Pathogenic Environments</w:t>
+                <w:t xml:space="preserve">“The Salvation of the Seamen”: Ventilation, Naval Hygiene, and French Overseas Expansion During the Early Modern Period (ca. 1670–1790)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Arthur Tortosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centaurus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 65 (1), pp.9-30. </w:t>
+              <w:t xml:space="preserve">, 2023, 65 (1), pp.31-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/j.cnt.5.134700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/J.CNT.5.134131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527663v1</w:t>
+                <w:t xml:space="preserve">hal-04315817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des femmes et des Créoles dans l’Amérique coloniale française à la fin du XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">“The Most Unhealthy Spots in the World”: Thinking, Dwelling In, and Shaping Pathogenic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Arthur Tortosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim historiar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Centaurus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (1), pp.9-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/j.cnt.5.134700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039920v1</w:t>
+                <w:t xml:space="preserve">hal-05527663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir et endiguer les épidémies à bord des vaisseaux de guerre français au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">La santé des femmes et des Créoles dans l’Amérique coloniale française à la fin du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boletim historiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.31-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rha.303.0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04039724v1</w:t>
+                <w:t xml:space="preserve">hal-04039920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médecine et créolisation des corps dans le premier empire colonial français</w:t>
+                <w:t xml:space="preserve">Prévenir et endiguer les épidémies à bord des vaisseaux de guerre français au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia Magistra. Rivista di storia critica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (303), pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rha.303.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039938v1</w:t>
+                <w:t xml:space="preserve">hal-04039724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La couleur de la peau dans le discours médical (1730-1770)</w:t>
+                <w:t xml:space="preserve">Médecine et créolisation des corps dans le premier empire colonial français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Historia Magistra. Rivista di storia critica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.36-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dhs.051.0261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04039471v1</w:t>
+                <w:t xml:space="preserve">hal-04039938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La couleur de la peau dans le discours médical (1730-1770)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Linte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°51 (51), pp.261-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.051.0261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;nouvelles humanités&amp;quot; dans la Chronique de Guinée de Gomes Eanes de Zurara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Portuguesa de Historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.15-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14195/0870-4147_46_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce que la colonisation fait à la médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Linte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Suisse d'Histoire - Schweizerische Zeitschrift für Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 74 (3), 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24894/2296-6013.00160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Josette Debarge, une médecin-missionnaire liée au Musée d’ethnographie dans la Genève coloniale (Cameroun, années 1920–1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Luce Desgrandchamps; Damiano Matasci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genève (post)coloniale. Les ambivalences d'une ville suisse et internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.262-282, 2025, 9782825713686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Hot Climates” and Disease. Early Modern European Views of Tropical Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disease and the Environment in the Medieval and Early Modern Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.107-123, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429055478-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La “conquête de la Guinée” selon Gomes Eanes de Zurara : une croisade à la marge au XVe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamin Weber. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Croisades en Afrique. Les expéditions occidentales à destination du continent africain, XIIIe-XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Midi, pp.195-214, 2019, 978-2-8107-0557-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et enjeux de l’épreuve animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Linte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animalhumanité. Expérimentation et fiction : l’animalité au cœur du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISAA éditeur, pp.77-87, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Voyage du sieur Luillier aux Grandes Indes et autres sources de la Région Centre pour l'histoire de la médecine et de la santé des voyageurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Linte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SaRC - Santé en Région Centre au Moyen Âge et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2405,51 +2666,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B19D419"/>
+    <w:nsid w:val="9AEBBE4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2636,51 +2897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-linte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0222-0053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315894v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Linte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/hygiene-navale-et-medecine-des-colonies-a-lheure-du-voyage-transoceanique-xvie-xviiie-siecle/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wenger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32551/georg.12986" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2025.10048" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533686v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Nosaka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479p" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.148.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479r" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.148.0047" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.228.0111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/dynamis.v44i1.30726" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2296-6013.00150" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Tortosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.134700" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2023.29" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.134131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.cnt.5.134700" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039920v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.303.0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.051.0261" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/0870-4147_46_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Morin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georg.ch/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055478-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-linte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0222-0053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315894v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Linte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/hygiene-navale-et-medecine-des-colonies-a-lheure-du-voyage-transoceanique-xvie-xviiie-siecle/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wenger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32551/georg.12986" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2025.10048" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00982601-12383452" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523633v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Nosaka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479p" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.148.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.148.0047" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.228.0111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/dynamis.v44i1.30726" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2296-6013.00150" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Tortosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.134700" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651457v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2023.29" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.134131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.cnt.5.134700" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039920v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.303.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.051.0261" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/0870-4147_46_1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2296-6013.00160" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414157v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georg.ch/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429055478-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039902v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>