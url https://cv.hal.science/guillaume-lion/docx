--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -486,450 +486,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient Zeeman slower for the ROYMAGE transportable Ytterbium clock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Yb transportable clock connected to the REFIMEVE fiber network for chronometric geodesy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Romero González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Moreno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lodewyck</w:t>
+                <w:t xml:space="preserve">Benjamin Pointard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Conference of the European Group on Atomic Systems (EGAS 54</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), France. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139115v1</w:t>
+                <w:t xml:space="preserve">hal-04093675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Yb transportable clock connected to the REFIMEVE fiber network for chronometric geodesy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field optical clocks and sensitivity to mass anomalies for geoscience applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Chanard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU23</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geosciences Union 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093675v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field optical clocks and sensitivity to mass anomalies for geoscience applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An efficient Zeeman slower for the ROYMAGE transportable Ytterbium clock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Romero González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pointard Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lodewyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">54th Conference of the European Group on Atomic Systems (EGAS 54</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096936v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Transportable Yb Lattice Clock at SYRTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pointard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Éric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,51 +1157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointard Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lodewyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1612,277 +1612,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the determination of a high spatial resolution geopotential model using chronometric geodesy</w:t>
+                <w:t xml:space="preserve">Benefits of optical clocks for high spatial resolution geopotential determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacôme Delva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wolf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pacôme Delva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GRAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France. 2016</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724655v1</w:t>
+                <w:t xml:space="preserve">hal-03724620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of optical clocks for high spatial resolution geopotential determination</w:t>
+                <w:t xml:space="preserve">Recent advances in the determination of a high spatial resolution geopotential model using chronometric geodesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacôme Delva</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States. 2016</w:t>
+              <w:t xml:space="preserve">Journées GRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724620v1</w:t>
+                <w:t xml:space="preserve">hal-03724655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a High Resolution Geopotential Model Using Chronometric Geodesy</w:t>
               </w:r>
@@ -4107,51 +4107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Landa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rahmouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Romero Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pointard Benjamin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lodewyck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pearlstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6235" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moreno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pointard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8745" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;ric Pottie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850674" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lartaux-Vollard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032509v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Romero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerlin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bize" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724620v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;roussi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654732" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;ller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dirkx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Kopeikin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239079v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heydel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bergerault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bize" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-016-0986-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Chatzinikos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13573" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04047169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809690v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daquin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deleflie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guerlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03934231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01212844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013OBSP0226" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Landa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rahmouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Romero Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pointard Benjamin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lodewyck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pearlstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6235" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pointard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8745" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moreno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;ric Pottie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850674" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lartaux-Vollard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032509v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Romero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerlin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bize" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;roussi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654732" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;ller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dirkx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Kopeikin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239079v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heydel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bergerault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bize" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-016-0986-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Chatzinikos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13573" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04047169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809690v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daquin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deleflie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guerlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03934231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01212844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013OBSP0226" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>