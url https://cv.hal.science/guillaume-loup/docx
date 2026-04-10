--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume LOUP </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Loup is an assistant professor in the IRA2 team (Interaction, Virtual & Augmented Reality, Ambient Robotics). He began his career as a R&D engineer in companies specialized in virtual reality and contributed to the implementation and experimentation of several immersive environments from 2011 to 2014. He carries out his PhD in the LIUM - IEIAH team and in collaboration with the LIRIS - SICAL team, to obtain his doctorate in computer science in 2017. He is interested in the implementation of real-time interactions and the use of immersive devices in Virtual Environments for Human Learning (VEHL). His work also focuses on the design of mixed and virtual reality-based serious games.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immersive Debriefing : Comparative evaluation of Full and Segmented Redo methods in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.109--119, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software Technologies (ICSOFT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.283--292, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012837800003753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Immersive Debriefing in Virtual Reality Training: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Harquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM Symposium on Virtual Reality Software and Technology (VRST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of An Immersive Authoring Tool: An Experimental Study for the Scenarization of Interactive Panoramic Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Advances in Computer-Human Interaction (ACHI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Venice, Italy, Italy. pp.174--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of designing an interactive scenario of serious games based on panoramic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Virtual Reality International Conference (VRIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Immersive Debriefing of Serious Games in Virtual Reality: A Framework Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Games and Learning Alliance (GALA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Spezia (virtual), Italy. pp.143--152, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92182-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDEGames: An Assistance Design tool for Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Mahdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIREDGE : un outil communautaire pour l’implémentation d’interactions immersives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation de jeux sérieux immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EduIHM, conférence IHM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and Persistence: Improving Learners’ Engagement in Authentic Learning Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.410-415, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements et caractérisation des jeux épistémiques numériques pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the main characteristics of 3D real time tele-immersive environments through the example of a computer augmented golf platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference (VRIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Laval, France. 8 p., </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2617841.2620720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Evaluation of Integrated and Separated Interfaces in an Immersive Authoring Tool based on Panoramic Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2475--2483. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Visual and Haptic Feedback on Keyboard Typing in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2633--2642. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and usability pilot study of a new digital cognitive screening tool on tablet: AlzVR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20552076251317352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive testings on a touch-screen tablet for older adults: A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathavy Um Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2024.23.s.987.opp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing acceptable emerging technologies: what contribution from ergonomics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (5), pp.581--602. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2020.1836568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Management of Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.23-46. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17083/ijsg.v7i1.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a virtual reality game on learning performances and motivation: example of Nanoviewer in the field of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabrel Ngandjong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (2), pp.111--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Travel Modes on Performances and User Comfort: A Comparison between ArmSwinger and Teleporting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (14), pp.1270-1278. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2018.1519164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model of User Experience in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.7827286. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/7827286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Programming Tool to Design Mixed and Virtual Reality Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (02), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Centred BCI Videogame Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Nakatsu and M. Rauterberg and P. Ciancarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Digital Games and Entertainment Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-4560-52-8_3-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Learning Optimization: Immersive Debriefing with Review and Redo for Effective, Targeted Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. , pp.1360--1361, 2025, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et développement d’interactions immersives pour jeux sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Le Mans Université, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LEMA1041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01820652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Usability Assessment of a Cognitive Screening Digital Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume LOUP </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Loup is an assistant professor in the IRA2 team (Interaction, Virtual & Augmented Reality, Ambient Robotics). He began his career as a R&D engineer in companies specialized in virtual reality and contributed to the implementation and experimentation of several immersive environments from 2011 to 2014. He carries out his PhD in the LIUM - IEIAH team and in collaboration with the LIRIS - SICAL team, to obtain his doctorate in computer science in 2017. He is interested in the implementation of real-time interactions and the use of immersive devices in Virtual Environments for Human Learning (VEHL). His work also focuses on the design of mixed and virtual reality-based serious games.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immersive Debriefing : Comparative evaluation of Full and Segmented Redo methods in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.109--119, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software Technologies (ICSOFT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.283--292, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012837800003753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Immersive Debriefing in Virtual Reality Training: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Harquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM Symposium on Virtual Reality Software and Technology (VRST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of An Immersive Authoring Tool: An Experimental Study for the Scenarization of Interactive Panoramic Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Advances in Computer-Human Interaction (ACHI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Venice, Italy, Italy. pp.174--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of designing an interactive scenario of serious games based on panoramic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Virtual Reality International Conference (VRIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Immersive Debriefing of Serious Games in Virtual Reality: A Framework Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Games and Learning Alliance (GALA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Spezia (virtual), Italy. pp.143--152, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92182-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDEGames: An Assistance Design tool for Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Mahdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIREDGE : un outil communautaire pour l’implémentation d’interactions immersives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation de jeux sérieux immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EduIHM, conférence IHM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and Persistence: Improving Learners’ Engagement in Authentic Learning Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.410-415, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements et caractérisation des jeux épistémiques numériques pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the main characteristics of 3D real time tele-immersive environments through the example of a computer augmented golf platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference (VRIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Laval, France. 8 p., </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2617841.2620720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Evaluation of Integrated and Separated Interfaces in an Immersive Authoring Tool based on Panoramic Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2475--2483. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Visual and Haptic Feedback on Keyboard Typing in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2633--2642. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and usability pilot study of a new digital cognitive screening tool on tablet: AlzVR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20552076251317352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive testings on a touch-screen tablet for older adults: A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathavy Um Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2024.23.s.987.opp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing acceptable emerging technologies: what contribution from ergonomics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (5), pp.581--602. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2020.1836568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Management of Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.23-46. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17083/ijsg.v7i1.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a virtual reality game on learning performances and motivation: example of Nanoviewer in the field of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabrel Ngandjong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (2), pp.111--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Travel Modes on Performances and User Comfort: A Comparison between ArmSwinger and Teleporting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (14), pp.1270-1278. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2018.1519164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model of User Experience in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.7827286. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/7827286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Programming Tool to Design Mixed and Virtual Reality Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (02), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Centred BCI Videogame Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Nakatsu and M. Rauterberg and P. Ciancarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Digital Games and Entertainment Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-4560-52-8_3-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Learning Optimization: Immersive Debriefing with Review and Redo for Effective, Targeted Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. , pp.1360--1361, 2025, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et développement d’interactions immersives pour jeux sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Le Mans Université, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LEMA1041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01820652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Usability Assessment of a Cognitive Screening Digital Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Minotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maronnat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012837800003753" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04705525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687748" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mahdi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_35" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poussard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eynard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2620720" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549127" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herfort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549555" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05107236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251317352" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05182748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathavy Um Din" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.987.opp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Loup-Escande" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2020.1836568" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Herbulot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabrel Ngandjong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1519164" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886184v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tcha-Tokey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7827286" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4560-52-8_3-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955494v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00326" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01820652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LEMA1041" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Davesne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Minotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maronnat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012837800003753" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04705525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687748" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mahdi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_35" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poussard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eynard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2620720" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549127" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herfort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549555" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05107236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251317352" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05182748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathavy Um Din" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.987.opp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Loup-Escande" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2020.1836568" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Herbulot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabrel Ngandjong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1519164" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886184v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tcha-Tokey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7827286" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4560-52-8_3-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955494v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00326" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01820652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LEMA1041" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Davesne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>