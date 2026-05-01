--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume LOUP </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Loup is an assistant professor in the IRA2 team (Interaction, Virtual & Augmented Reality, Ambient Robotics). He began his career as a R&D engineer in companies specialized in virtual reality and contributed to the implementation and experimentation of several immersive environments from 2011 to 2014. He carries out his PhD in the LIUM - IEIAH team and in collaboration with the LIRIS - SICAL team, to obtain his doctorate in computer science in 2017. He is interested in the implementation of real-time interactions and the use of immersive devices in Virtual Environments for Human Learning (VEHL). His work also focuses on the design of mixed and virtual reality-based serious games.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immersive Debriefing : Comparative evaluation of Full and Segmented Redo methods in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.109--119, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software Technologies (ICSOFT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.283--292, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012837800003753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Immersive Debriefing in Virtual Reality Training: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Harquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM Symposium on Virtual Reality Software and Technology (VRST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of An Immersive Authoring Tool: An Experimental Study for the Scenarization of Interactive Panoramic Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Advances in Computer-Human Interaction (ACHI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Venice, Italy, Italy. pp.174--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of designing an interactive scenario of serious games based on panoramic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Virtual Reality International Conference (VRIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Immersive Debriefing of Serious Games in Virtual Reality: A Framework Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Games and Learning Alliance (GALA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Spezia (virtual), Italy. pp.143--152, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92182-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDEGames: An Assistance Design tool for Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Mahdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIREDGE : un outil communautaire pour l’implémentation d’interactions immersives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation de jeux sérieux immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EduIHM, conférence IHM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and Persistence: Improving Learners’ Engagement in Authentic Learning Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.410-415, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements et caractérisation des jeux épistémiques numériques pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the main characteristics of 3D real time tele-immersive environments through the example of a computer augmented golf platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference (VRIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Laval, France. 8 p., </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2617841.2620720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Evaluation of Integrated and Separated Interfaces in an Immersive Authoring Tool based on Panoramic Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2475--2483. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Visual and Haptic Feedback on Keyboard Typing in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2633--2642. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and usability pilot study of a new digital cognitive screening tool on tablet: AlzVR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20552076251317352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive testings on a touch-screen tablet for older adults: A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathavy Um Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2024.23.s.987.opp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing acceptable emerging technologies: what contribution from ergonomics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (5), pp.581--602. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2020.1836568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Management of Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.23-46. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17083/ijsg.v7i1.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a virtual reality game on learning performances and motivation: example of Nanoviewer in the field of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabrel Ngandjong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (2), pp.111--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Travel Modes on Performances and User Comfort: A Comparison between ArmSwinger and Teleporting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (14), pp.1270-1278. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2018.1519164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model of User Experience in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.7827286. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/7827286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Programming Tool to Design Mixed and Virtual Reality Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (02), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Centred BCI Videogame Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Nakatsu and M. Rauterberg and P. Ciancarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Digital Games and Entertainment Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-4560-52-8_3-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Learning Optimization: Immersive Debriefing with Review and Redo for Effective, Targeted Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. , pp.1360--1361, 2025, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et développement d’interactions immersives pour jeux sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Le Mans Université, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LEMA1041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01820652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Usability Assessment of a Cognitive Screening Digital Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume LOUP </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Loup is an assistant professor in the IRA2 team (Interaction, Virtual & Augmented Reality, Ambient Robotics). He began his career as a R&D engineer in companies specialized in virtual reality and contributed to the implementation and experimentation of several immersive environments from 2011 to 2014. He carries out his PhD in the LIUM - IEIAH team and in collaboration with the LIRIS - SICAL team, to obtain his doctorate in computer science in 2017. He is interested in the implementation of real-time interactions and the use of immersive devices in Virtual Environments for Human Learning (VEHL). His work also focuses on the design of mixed and virtual reality-based serious games.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing accessibility in Virtual Reality (VR) using Sensory profiles and Adaptive VR: Balancing olfactory and auditory stimuli for neurodiverse users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lohan Calot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifanie Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immersive Debriefing : Comparative evaluation of Full and Segmented Redo methods in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.109--119, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software Technologies (ICSOFT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.283--292, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012837800003753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Immersive Debriefing in Virtual Reality Training: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Harquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM Symposium on Virtual Reality Software and Technology (VRST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of An Immersive Authoring Tool: An Experimental Study for the Scenarization of Interactive Panoramic Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Advances in Computer-Human Interaction (ACHI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Venice, Italy, Italy. pp.174--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of designing an interactive scenario of serious games based on panoramic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Virtual Reality International Conference (VRIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Immersive Debriefing of Serious Games in Virtual Reality: A Framework Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Games and Learning Alliance (GALA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Spezia (virtual), Italy. pp.143--152, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92182-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDEGames: An Assistance Design tool for Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Mahdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation de jeux sérieux immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EduIHM, conférence IHM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIREDGE : un outil communautaire pour l’implémentation d’interactions immersives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and Persistence: Improving Learners’ Engagement in Authentic Learning Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.410-415, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements et caractérisation des jeux épistémiques numériques pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the main characteristics of 3D real time tele-immersive environments through the example of a computer augmented golf platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference (VRIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Laval, France. 8 p., </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2617841.2620720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Evaluation of Integrated and Separated Interfaces in an Immersive Authoring Tool based on Panoramic Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2475--2483. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Visual and Haptic Feedback on Keyboard Typing in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2633--2642. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and usability pilot study of a new digital cognitive screening tool on tablet: AlzVR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20552076251317352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive testings on a touch-screen tablet for older adults: A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathavy Um Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2024.23.s.987.opp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing acceptable emerging technologies: what contribution from ergonomics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (5), pp.581--602. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2020.1836568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Management of Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.23-46. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17083/ijsg.v7i1.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a virtual reality game on learning performances and motivation: example of Nanoviewer in the field of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabrel Ngandjong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (2), pp.111--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Travel Modes on Performances and User Comfort: A Comparison between ArmSwinger and Teleporting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (14), pp.1270-1278. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2018.1519164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model of User Experience in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.7827286. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/7827286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Programming Tool to Design Mixed and Virtual Reality Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (02), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Centred BCI Videogame Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Nakatsu and M. Rauterberg and P. Ciancarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Digital Games and Entertainment Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-4560-52-8_3-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Learning Optimization: Immersive Debriefing with Review and Redo for Effective, Targeted Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. , pp.1360--1361, 2025, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et développement d’interactions immersives pour jeux sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Le Mans Université, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LEMA1041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01820652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Usability Assessment of a Cognitive Screening Digital Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Minotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maronnat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012837800003753" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04705525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687748" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mahdi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_35" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poussard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eynard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2620720" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549127" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herfort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549555" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05107236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251317352" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05182748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathavy Um Din" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.987.opp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Loup-Escande" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2020.1836568" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Herbulot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabrel Ngandjong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1519164" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886184v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tcha-Tokey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7827286" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4560-52-8_3-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955494v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00326" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01820652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LEMA1041" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Davesne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohan Calot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Minotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maronnat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012837800003753" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04705525v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687748" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623310v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_14" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mahdi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_35" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poussard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eynard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2620720" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549127" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herfort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549555" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05107236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251317352" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05182748v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathavy Um Din" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.987.opp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Loup-Escande" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2020.1836568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Herbulot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabrel Ngandjong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1519164" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tcha-Tokey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7827286" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4560-52-8_3-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00326" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01820652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LEMA1041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Davesne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>