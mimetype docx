--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume LOUP </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Loup is an assistant professor in the IRA2 team (Interaction, Virtual & Augmented Reality, Ambient Robotics). He began his career as a R&D engineer in companies specialized in virtual reality and contributed to the implementation and experimentation of several immersive environments from 2011 to 2014. He carries out his PhD in the LIUM - IEIAH team and in collaboration with the LIRIS - SICAL team, to obtain his doctorate in computer science in 2017. He is interested in the implementation of real-time interactions and the use of immersive devices in Virtual Environments for Human Learning (VEHL). His work also focuses on the design of mixed and virtual reality-based serious games.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing accessibility in Virtual Reality (VR) using Sensory profiles and Adaptive VR: Balancing olfactory and auditory stimuli for neurodiverse users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lohan Calot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifanie Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immersive Debriefing : Comparative evaluation of Full and Segmented Redo methods in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.109--119, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software Technologies (ICSOFT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.283--292, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012837800003753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Immersive Debriefing in Virtual Reality Training: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Harquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM Symposium on Virtual Reality Software and Technology (VRST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of An Immersive Authoring Tool: An Experimental Study for the Scenarization of Interactive Panoramic Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Advances in Computer-Human Interaction (ACHI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Venice, Italy, Italy. pp.174--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of designing an interactive scenario of serious games based on panoramic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Virtual Reality International Conference (VRIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Immersive Debriefing of Serious Games in Virtual Reality: A Framework Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Games and Learning Alliance (GALA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Spezia (virtual), Italy. pp.143--152, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92182-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDEGames: An Assistance Design tool for Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Mahdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation de jeux sérieux immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EduIHM, conférence IHM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIREDGE : un outil communautaire pour l’implémentation d’interactions immersives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and Persistence: Improving Learners’ Engagement in Authentic Learning Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.410-415, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements et caractérisation des jeux épistémiques numériques pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the main characteristics of 3D real time tele-immersive environments through the example of a computer augmented golf platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference (VRIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Laval, France. 8 p., </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2617841.2620720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Evaluation of Integrated and Separated Interfaces in an Immersive Authoring Tool based on Panoramic Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2475--2483. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Visual and Haptic Feedback on Keyboard Typing in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2633--2642. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and usability pilot study of a new digital cognitive screening tool on tablet: AlzVR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20552076251317352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive testings on a touch-screen tablet for older adults: A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathavy Um Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2024.23.s.987.opp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing acceptable emerging technologies: what contribution from ergonomics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (5), pp.581--602. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2020.1836568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Management of Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.23-46. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17083/ijsg.v7i1.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a virtual reality game on learning performances and motivation: example of Nanoviewer in the field of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabrel Ngandjong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (2), pp.111--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Travel Modes on Performances and User Comfort: A Comparison between ArmSwinger and Teleporting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (14), pp.1270-1278. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2018.1519164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model of User Experience in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.7827286. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/7827286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Programming Tool to Design Mixed and Virtual Reality Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (02), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Centred BCI Videogame Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Nakatsu and M. Rauterberg and P. Ciancarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Digital Games and Entertainment Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-4560-52-8_3-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Learning Optimization: Immersive Debriefing with Review and Redo for Effective, Targeted Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. , pp.1360--1361, 2025, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et développement d’interactions immersives pour jeux sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Le Mans Université, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LEMA1041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01820652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Usability Assessment of a Cognitive Screening Digital Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume LOUP </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Loup is an assistant professor in the IRA2 team (Interaction, Virtual & Augmented Reality, Ambient Robotics). He began his career as a R&D engineer in companies specialized in virtual reality and contributed to the implementation and experimentation of several immersive environments from 2011 to 2014. He carries out his PhD in the LIUM - IEIAH team and in collaboration with the LIRIS - SICAL team, to obtain his doctorate in computer science in 2017. He is interested in the implementation of real-time interactions and the use of immersive devices in Virtual Environments for Human Learning (VEHL). His work also focuses on the design of mixed and virtual reality-based serious games.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing accessibility in Virtual Reality (VR) using Sensory profiles and Adaptive VR: Balancing olfactory and auditory stimuli for neurodiverse users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lohan Calot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifanie Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immersive Debriefing : Comparative evaluation of Full and Segmented Redo methods in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.109--119, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software Technologies (ICSOFT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.283--292, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012837800003753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Immersive Debriefing in Virtual Reality Training: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Harquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM Symposium on Virtual Reality Software and Technology (VRST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of An Immersive Authoring Tool: An Experimental Study for the Scenarization of Interactive Panoramic Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Advances in Computer-Human Interaction (ACHI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Venice, Italy, Italy. pp.174--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of designing an interactive scenario of serious games based on panoramic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Virtual Reality International Conference (VRIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Immersive Debriefing of Serious Games in Virtual Reality: A Framework Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Games and Learning Alliance (GALA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Spezia (virtual), Italy. pp.143--152, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92182-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDEGames: An Assistance Design tool for Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Mahdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bombay, India. pp. 103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIREDGE : un outil communautaire pour l’implémentation d’interactions immersives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation de jeux sérieux immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EduIHM, conférence IHM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and Persistence: Improving Learners’ Engagement in Authentic Learning Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.410-415, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements et caractérisation des jeux épistémiques numériques pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the main characteristics of 3D real time tele-immersive environments through the example of a computer augmented golf platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality International Conference (VRIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Laval, France. 8 p., </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2617841.2620720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Evaluation of Integrated and Separated Interfaces in an Immersive Authoring Tool based on Panoramic Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2475--2483. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Visual and Haptic Feedback on Keyboard Typing in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Herfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2633--2642. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and usability pilot study of a new digital cognitive screening tool on tablet: AlzVR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20552076251317352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive testings on a touch-screen tablet for older adults: A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathavy Um Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2024.23.s.987.opp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing acceptable emerging technologies: what contribution from ergonomics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (5), pp.581--602. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2020.1836568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Management of Digital Epistemic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.23-46. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17083/ijsg.v7i1.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a virtual reality game on learning performances and motivation: example of Nanoviewer in the field of energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabrel Ngandjong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (2), pp.111--116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Travel Modes on Performances and User Comfort: A Comparison between ArmSwinger and Teleporting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (14), pp.1270-1278. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2018.1519164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model of User Experience in Immersive Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.7827286. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/7827286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Programming Tool to Design Mixed and Virtual Reality Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (02), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Centred BCI Videogame Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Nakatsu and M. Rauterberg and P. Ciancarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Digital Games and Entertainment Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-4560-52-8_3-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Learning Optimization: Immersive Debriefing with Review and Redo for Effective, Targeted Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. , pp.1360--1361, 2025, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et développement d’interactions immersives pour jeux sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Le Mans Université, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LEMA1041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01820652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Usability Assessment of a Cognitive Screening Digital Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Digital Cognitive Screening Tool on Tablet: AlzVR Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Davesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohan Calot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Minotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maronnat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012837800003753" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04705525v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687748" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623310v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_14" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mahdi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_35" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poussard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eynard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2620720" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549127" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herfort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549555" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05107236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251317352" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05182748v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathavy Um Din" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.987.opp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Loup-Escande" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2020.1836568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Herbulot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabrel Ngandjong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1519164" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tcha-Tokey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7827286" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4560-52-8_3-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00326" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01820652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LEMA1041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Davesne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohan Calot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Minotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maronnat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012837800003753" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04705525v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687748" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623310v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_14" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mahdi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_35" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poussard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eynard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2620720" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549127" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herfort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549555" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05107236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076251317352" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05182748v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathavy Um Din" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.987.opp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Loup-Escande" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2020.1836568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i1.336" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Herbulot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabrel Ngandjong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1519164" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tcha-Tokey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7827286" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4560-52-8_3-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00326" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01820652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LEMA1041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Davesne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>