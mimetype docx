--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -232,1468 +232,1468 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of Rose Bengal-based polymer colloids by RAFT PISA for photosensitized singlet oxygen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Polymer Colloid Group Graduate Research Seminar (IPCG-GRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Per Zetterlund, Jun 2025, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with continuous-flow LEDdriven microstructured and membrane-based processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of Rose Bengal-based polymer colloids by RAFT PISA for photosensitized singlet oxygen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joan Vignolle, Mar 2025, Guéthary, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with LED-driven flow chemistry and membrane-based separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Conferences on Microreaction Technology (IMRET17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organic photocatalyst supported onto latex particles as a tool for sustainable chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Boussiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUPAC Macro 2024, the 50th World Polymer Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUPAC and Warwick University, Jul 2024, Warwick - Royaume Uni, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50e Journées d'études des polymères (JEPO 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lille, Oct 2023, Maubeuge, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile photoactive latex particles for singlet oxygen production as a tool for sustainable solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Boussiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Polymer Colloid Group Graduate Research Seminar (IPCG-GRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Sète, France</w:t>
+              <w:t xml:space="preserve">Club Emulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249803v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile photoactive latex particles for singlet oxygen production as a tool for sustainable solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Boussiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Emulsion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">International Polymer Colloid Group Graduate Research Seminar (IPCG-GRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404181v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile photoactive latex particles for singlet oxygen production as a tool for sustainable solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Boussiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ExxonMobil European Research &amp; Development Days 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Machelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404221v1</w:t>
-              </w:r>
-[...1030 lines deleted...]
-                <w:t xml:space="preserve">hal-05404238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1848,51 +1848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Boussiron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe-Lhoste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05249850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05249850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Boussiron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe-Lhoste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>