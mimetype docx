--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -211,1013 +211,1554 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5RE00406C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering rose bengal-decorated core-shell latex by RAFT dispersion PISA for photosensitized singlet oxygen generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 252, pp.114745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2026.114745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Versatile photoactive latex particles for singlet oxygen production as a tool for sustainable solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Boussiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Polymer Colloid Group Graduate Research Seminar (IPCG-GRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Versatile photoactive latex particles for singlet oxygen production as a tool for sustainable solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Boussiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Club Emulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Versatile photoactive latex particles for singlet oxygen production as a tool for sustainable solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Boussiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ExxonMobil European Research &amp; Development Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Machelen, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Rose Bengal-based polymer colloids by RAFT PISA for photosensitized singlet oxygen production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with continuous-flow LEDdriven microstructured and membrane-based processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Polymer Colloid Group Graduate Research Seminar (IPCG-GRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Per Zetterlund, Jun 2025, Sète, France</w:t>
+              <w:t xml:space="preserve">Journée annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249850v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with continuous-flow LEDdriven microstructured and membrane-based processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Rose Bengal-based polymer colloids by RAFT PISA for photosensitized singlet oxygen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joan Vignolle, Mar 2025, Guéthary, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182412v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Rose Bengal-based polymer colloids by RAFT PISA for photosensitized singlet oxygen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Joan Vignolle, Mar 2025, Guéthary, France</w:t>
+              <w:t xml:space="preserve">International Polymer Colloid Group Graduate Research Seminar (IPCG-GRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Per Zetterlund, Jun 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404205v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with LED-driven flow chemistry and membrane-based separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conferences on Microreaction Technology (IMRET17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Graz, Austria</w:t>
+              <w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796582v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796433v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic photocatalyst supported onto latex particles as a tool for sustainable chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Boussiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
+              <w:t xml:space="preserve">IUPAC Macro 2024, the 50th World Polymer Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUPAC and Warwick University, Jul 2024, Warwick - Royaume Uni, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796703v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic photocatalyst supported onto latex particles as a tool for sustainable chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Save</w:t>
+                <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with LED-driven flow chemistry and membrane-based separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Petrizza</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC Macro 2024, the 50th World Polymer Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUPAC and Warwick University, Jul 2024, Warwick - Royaume Uni, United Kingdom</w:t>
+              <w:t xml:space="preserve">17th International Conferences on Microreaction Technology (IMRET17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679897v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1236,472 +1777,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e Journées d'études des polymères (JEPO 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lille, Oct 2023, Maubeuge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404238v1</w:t>
-              </w:r>
-[...405 lines deleted...]
-                <w:t xml:space="preserve">hal-05404221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1848,51 +1982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05249850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Boussiron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe-Lhoste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05600788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellerin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2026.114745" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Boussiron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe-Lhoste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05249850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>