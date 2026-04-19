--- v0 (2026-03-22)
+++ v1 (2026-04-19)
@@ -112,122 +112,122 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ce qu’il y a de bien avec le changement climatique… »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Rollot</w:t>
+                <w:t xml:space="preserve">Inès Bel Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+                <w:t xml:space="preserve">Xavier Bucchianeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Bel Mokhtar</w:t>
+                <w:t xml:space="preserve">Laurent Devisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bucchianeri</w:t>
+                <w:t xml:space="preserve">Alexandre Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrestres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">, 2026, [7 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1212,737 +1212,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of a strategy for direct part reuse using additive and subtractive manufacturing technologies</w:t>
+                <w:t xml:space="preserve">Life cycle cost and environmental impact optimizations of a low voltage dry type distribution transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Thao Le</w:t>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Paris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22, pp.687 - 699. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.645-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2018.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-12-2016-0533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829607v1</w:t>
+                <w:t xml:space="preserve">hal-01722753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle cost and environmental impact optimizations of a low voltage dry type distribution transformer</w:t>
+                <w:t xml:space="preserve">The development of a strategy for direct part reuse using additive and subtractive manufacturing technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+                <w:t xml:space="preserve">van Thao Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (2), pp.645-660. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.687 - 699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-12-2016-0533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2018.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722753v1</w:t>
+                <w:t xml:space="preserve">hal-01829607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of proton exchange membrane fuel cell platinum catalyst recycling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Lupsea</w:t>
+                <w:t xml:space="preserve">Process planning for combined additive and subtractive manufacturing technologies in a remanufacturing context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thao Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.197⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp. 243-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmsy.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01392130v1</w:t>
+                <w:t xml:space="preserve">hal-01549278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact assessment of an innovative strategy based on an additive and subtractive manufacturing combination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Paris</w:t>
+                <w:t xml:space="preserve">Environmental assessment of proton exchange membrane fuel cell platinum catalyst recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 164 (508-523), pp.508-523. </w:t>
+              <w:t xml:space="preserve">, 2017, 142 (Part 4), pp.2618-2628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.06.204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546403v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01392130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting features for manufacture of parts from existing components based on combining additive and subtractive technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Environmental impact assessment of an innovative strategy based on an additive and subtractive manufacturing combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thao Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (2), pp.525 - 536. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164 (508-523), pp.508-523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-017-0395-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.06.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510136v1</w:t>
+                <w:t xml:space="preserve">hal-01546403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process planning for combined additive and subtractive manufacturing technologies in a remanufacturing context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Extracting features for manufacture of parts from existing components based on combining additive and subtractive technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thao Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44, pp. 243-254. </w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.525 - 536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmsy.2017.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12008-017-0395-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549278v1</w:t>
+                <w:t xml:space="preserve">hal-01510136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building new entities from existing titanium part by electron beam melting: microstructures and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thao Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2125,282 +2125,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01250194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining tools to address over-constrained geometric problems</w:t>
+                <w:t xml:space="preserve">A remanufacturing process library for environmental impact simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moinet Mireille</w:t>
+                <w:t xml:space="preserve">Nurul Hanna Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Serré</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Remanufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946040v1</w:t>
+                <w:t xml:space="preserve">hal-00968800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A remanufacturing process library for environmental impact simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nurul Hanna Ismail</w:t>
+                <w:t xml:space="preserve">Defining tools to address over-constrained geometric problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moinet Mireille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Remanufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.42-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2013.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968800v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical tools for the description and control of functional specifications at the conceptual design phase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moinet Mireille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Desrochers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2805,860 +2805,860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the French economy with physical supply-use tables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des outils numériques d'aide à la décision pour la conception et l'évaluation participative d'organisations alternatives de l'économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Fauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISIE SEM Conference : Transforming socio-economic metabolism in times of multiple crises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672578v2</w:t>
+                <w:t xml:space="preserve">hal-03595273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archipel 2022 : Risques systémiques, trajectoires et leviers d'action transdisciplinaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the French economy with physical supply-use tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14th ISIE SEM Conference : Transforming socio-economic metabolism in times of multiple crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005618v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle particulier de la violence dans une « science des effondrements »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archipel 2022 : Risques systémiques, trajectoires et leviers d'action transdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Baquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Dupré</w:t>
+                <w:t xml:space="preserve">Antonin Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Archipel 2022</w:t>
+              <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408890v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils numériques d'aide à la décision pour la conception et l'évaluation participative d'organisations alternatives de l'économie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle particulier de la violence dans une « science des effondrements »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Fauste</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">Congrès Archipel 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595273v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408890v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des tables en flux physiques de l'économie française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
+                <w:t xml:space="preserve">Modular approach to material flow analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S.mart 2021 - 17ème colloque national S-mart AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Lille / Virtual, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">FRCCS 2021 - French Regional Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Dijon, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180993v1</w:t>
+                <w:t xml:space="preserve">hal-03534024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling tool for designing urban mobility alternatives and evaluating their direct and indirect environmental impacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+                <w:t xml:space="preserve">Vers des tables en flux physiques de l'économie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international Conference on 'Future is Urban' 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Ahmedabad, India</w:t>
+              <w:t xml:space="preserve">S.mart 2021 - 17ème colloque national S-mart AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lille / Virtual, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510573v1</w:t>
+                <w:t xml:space="preserve">hal-03180993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular approach to material flow analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mauviel</w:t>
+                <w:t xml:space="preserve">A modelling tool for designing urban mobility alternatives and evaluating their direct and indirect environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRCCS 2021 - French Regional Conference on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Dijon, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">international Conference on 'Future is Urban' 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Ahmedabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534024v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of life cycle assessment with energy simulation software for polymer exchange membrane (PEM) electrolysis</w:t>
               </w:r>
@@ -3772,252 +3772,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of environmental assessment methodology in Hybrid energy system simulation software</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élise Monnier</w:t>
+                <w:t xml:space="preserve">Remanufacturing de pièce par procédé additif et soustractif : Proposition méthodologique et cas d'études sur des potences de vélo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Malyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP 2019 - 26th CIRP Conference on Life Cycle Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146429v1</w:t>
+                <w:t xml:space="preserve">hal-02335098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remanufacturing de pièce par procédé additif et soustractif : Proposition méthodologique et cas d'études sur des potences de vélo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of environmental assessment methodology in Hybrid energy system simulation software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemant Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Malyani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+                <w:t xml:space="preserve">Stephane Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP 2019 - 26th CIRP Conference on Life Cycle Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Purdue, United States. pp.221-227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335098v1</w:t>
+                <w:t xml:space="preserve">hal-02146429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Identify Relevant Parameters for the Recycling of Ni-MH Batteries to Decrease Their Environmental Impacts?</w:t>
               </w:r>
@@ -4111,64 +4111,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct material reuse approach based on additive and subtractive manufacturing technologies for manufacture of parts from existing components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thao Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4349,51 +4349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Making System for Designing Products and Production Systems for Remanufacturing Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurul Hanna Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4600,51 +4600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization and Inverse Problems in Electromagnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4786,64 +4786,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of features for combined additive manufacturing and machining processes in a remanufacturing context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thao Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4881,64 +4881,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d’entités additives et d’usinage dans un contexte de remanufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thao Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4970,787 +4970,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des représentations des résultats d'ACV dans les phases critiques d'interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Masclet</w:t>
+                <w:t xml:space="preserve">Development of a PEMFC platinum catalyst recycling proces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque national AIP-Primeca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
+              <w:t xml:space="preserve">congress ECCE10+ECAB3+EPIC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467934v1</w:t>
+                <w:t xml:space="preserve">emse-02359147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification d’un produit en EBM : Caractérisations métallurgiques et mécaniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Paris</w:t>
+                <w:t xml:space="preserve">Etude des représentations des résultats d'ACV dans les phases critiques d'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. https://sites.google.com/site/manufacturing21/actualite/seminairemanufacturing21bordeaux15-17juin</w:t>
+              <w:t xml:space="preserve">14ème colloque national AIP-Primeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189020v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using additive and subtractive manufacturing technologies in a new remanufacturing strategy to produce new parts from End-of-Life parts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Modification d’un produit en EBM : Caractérisations métallurgiques et mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thao Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. https://sites.google.com/site/manufacturing21/actualite/seminairemanufacturing21bordeaux15-17juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446251v3</w:t>
+                <w:t xml:space="preserve">hal-01189020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of MEA considering production stage and recycling of platinum catalyst</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laforest</w:t>
+                <w:t xml:space="preserve">Using additive and subtractive manufacturing technologies in a new remanufacturing strategy to produce new parts from End-of-Life parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thao Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on ”Fundamentals &amp; Development of Fuel Cells” (FDFC2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01233432v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446251v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Approach to Teaching Sustainable Design and Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Lelah</w:t>
+                <w:t xml:space="preserve">Environmental assessment of MEA considering production stage and recycling of platinum catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP 25th Design Conference Innovative Product Creation, 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on ”Fundamentals &amp; Development of Fuel Cells” (FDFC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357179v1</w:t>
+                <w:t xml:space="preserve">emse-01233432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the existing design for remanufacturing tools: A first step toward an integrated design platform for remanufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nurul Hanna Ismail</w:t>
+                <w:t xml:space="preserve">An Innovative Approach to Teaching Sustainable Design and Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Lelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOR- International Conference on Remanufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP 25th Design Conference Innovative Product Creation, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technion – Israel Institute of Technology, Mechanical Engineering Faculty, Mar 2015, Haifa, Israel. pp.Pages 29-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.01.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217180v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a PEMFC platinum catalyst recycling proces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laforest</w:t>
+                <w:t xml:space="preserve">Analysis of the existing design for remanufacturing tools: A first step toward an integrated design platform for remanufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Hanna Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congress ECCE10+ECAB3+EPIC5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">ICOR- International Conference on Remanufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands. pp.408-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02359147v1</w:t>
+                <w:t xml:space="preserve">hal-01217180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recyclage des piles à combustible : faisabilité et analyse environnementale du procédé</w:t>
               </w:r>
@@ -5972,446 +5972,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinate Free Approach for the Calculation of Geometrical Requirement Variations</w:t>
+                <w:t xml:space="preserve">Assembling coordinate free representations for the calculation of geometric variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Desrochers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th CIRP Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">IDMME-Virtual Concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482274v1</w:t>
+                <w:t xml:space="preserve">hal-00530168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembling coordinate free representations for the calculation of geometric variations</w:t>
+                <w:t xml:space="preserve">Coordinate Free Approach for the Calculation of Geometrical Requirement Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Desrochers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME-Virtual Concept</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">20th CIRP Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530168v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Methodology for the Prediction of Functional Requirement Variations Across the Product Life-Cycle</w:t>
+                <w:t xml:space="preserve">Framework for the Monitoring of Functional Requirements Along the Product Life Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Desrochers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th CIRP Conference on Computer Aided Tolerancing “Geometric Variations within Product Life-Cycle Management”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Annecy, France</w:t>
+              <w:t xml:space="preserve">6ème Conférence "Conception et Production Intégrées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Fes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381625v1</w:t>
+                <w:t xml:space="preserve">hal-00426416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for the Monitoring of Functional Requirements Along the Product Life Cycle</w:t>
+                <w:t xml:space="preserve">Computational Methodology for the Prediction of Functional Requirement Variations Across the Product Life-Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Desrochers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence "Conception et Production Intégrées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Fes, Morocco</w:t>
+              <w:t xml:space="preserve">11th CIRP Conference on Computer Aided Tolerancing “Geometric Variations within Product Life-Cycle Management”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426416v1</w:t>
+                <w:t xml:space="preserve">hal-00381625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6442,51 +6442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of PEMFC platinum catalyst recycling processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6776,64 +6776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of features for combined additive manufacturing and machining processes in a remanufacturing context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thao Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7940,51 +7940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05160148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rieutor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline de Oliveira-Neves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bertozzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/world6030096" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Desvaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Figui&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04524468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpal Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03993455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Sharma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Monnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2023.100361" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2020.1871470" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nasr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13243-020-00083-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03630J" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thao Le" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.06.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2016-0533" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01392130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.197" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.06.204" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0395-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2017.06.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230836v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-8049-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2015.12.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHL97VRV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinet Mireille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2013.11.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Hanna Ismail" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrochers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bouffange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Krieger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04077396v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mauviel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672578v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408890v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03534024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mugnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.139" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Colasson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.01.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Malyani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Betmont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guglielmi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.11.190" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01574052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.11.231" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01518693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701994v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01354174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Naveaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.079" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467934v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charbonnel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446251v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thao Le" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233432v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357179v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lelah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.01.059" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02359147v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313906v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Octavia Lupsea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881605v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gozde Kizilboga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujde Erol Genevois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.07.048" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482274v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530168v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381625v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426416v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233454v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219777v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daniel Belchi-Lorente" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_19" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Belchi-Lorente" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Svecova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X Thivel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780128014172000086" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015423v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235734v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaballe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714559v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ECAP0058" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05482061v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05160148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rieutor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline de Oliveira-Neves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bertozzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/world6030096" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Desvaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Figui&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04524468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpal Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03993455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Sharma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Monnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2023.100361" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2020.1871470" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nasr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13243-020-00083-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03630J" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2016-0533" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829607v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thao Le" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.06.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2017.06.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01392130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.197" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.06.204" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0395-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230836v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-8049-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2015.12.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHL97VRV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968800v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Hanna Ismail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinet Mireille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2013.11.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrochers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bouffange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Krieger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04077396v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mauviel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672578v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408890v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03534024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180993v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mugnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.139" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Malyani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Colasson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.01.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Betmont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guglielmi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.11.190" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01574052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.11.231" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01518693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701994v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01354174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Naveaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.079" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02359147v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467934v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charbonnel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189020v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446251v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thao Le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233432v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lelah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.01.059" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217180v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313906v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Octavia Lupsea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881605v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gozde Kizilboga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujde Erol Genevois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.07.048" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530168v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482274v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426416v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233454v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219777v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daniel Belchi-Lorente" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_19" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Belchi-Lorente" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Svecova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X Thivel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780128014172000086" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015423v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235734v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaballe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714559v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ECAP0058" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05482061v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>