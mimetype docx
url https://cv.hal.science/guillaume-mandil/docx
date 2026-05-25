--- v1 (2026-04-19)
+++ v2 (2026-05-25)
@@ -1524,265 +1524,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of proton exchange membrane fuel cell platinum catalyst recycling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Lupsea</w:t>
+                <w:t xml:space="preserve">Environmental impact assessment of an innovative strategy based on an additive and subtractive manufacturing combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thao Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 142 (Part 4), pp.2618-2628. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.197⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 164 (508-523), pp.508-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.06.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01392130v1</w:t>
+                <w:t xml:space="preserve">hal-01546403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact assessment of an innovative strategy based on an additive and subtractive manufacturing combination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Paris</w:t>
+                <w:t xml:space="preserve">Environmental assessment of proton exchange membrane fuel cell platinum catalyst recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lupsea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 164 (508-523), pp.508-523. </w:t>
+              <w:t xml:space="preserve">, 2017, 142 (Part 4), pp.2618-2628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.06.204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546403v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01392130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting features for manufacture of parts from existing components based on combining additive and subtractive technologies</w:t>
               </w:r>
@@ -2930,277 +2930,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the French economy with physical supply-use tables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archipel 2022 : Risques systémiques, trajectoires et leviers d'action transdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Baquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISIE SEM Conference : Transforming socio-economic metabolism in times of multiple crises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672578v2</w:t>
+                <w:t xml:space="preserve">hal-04005618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archipel 2022 : Risques systémiques, trajectoires et leviers d'action transdisciplinaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the French economy with physical supply-use tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14th ISIE SEM Conference : Transforming socio-economic metabolism in times of multiple crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005618v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle particulier de la violence dans une « science des effondrements »</w:t>
               </w:r>
@@ -5091,355 +5091,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02359147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des représentations des résultats d'ACV dans les phases critiques d'interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Masclet</w:t>
+                <w:t xml:space="preserve">Modification d’un produit en EBM : Caractérisations métallurgiques et mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thao Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque national AIP-Primeca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
+              <w:t xml:space="preserve">Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. https://sites.google.com/site/manufacturing21/actualite/seminairemanufacturing21bordeaux15-17juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467934v1</w:t>
+                <w:t xml:space="preserve">hal-01189020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification d’un produit en EBM : Caractérisations métallurgiques et mécaniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Thao Le</w:t>
+                <w:t xml:space="preserve">Using additive and subtractive manufacturing technologies in a new remanufacturing strategy to produce new parts from End-of-Life parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thao Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. https://sites.google.com/site/manufacturing21/actualite/seminairemanufacturing21bordeaux15-17juin</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189020v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446251v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using additive and subtractive manufacturing technologies in a new remanufacturing strategy to produce new parts from End-of-Life parts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des représentations des résultats d'ACV dans les phases critiques d'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Thao Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Paris</w:t>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">14ème colloque national AIP-Primeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446251v3</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of MEA considering production stage and recycling of platinum catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6201,217 +6201,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for the Monitoring of Functional Requirements Along the Product Life Cycle</w:t>
+                <w:t xml:space="preserve">Computational Methodology for the Prediction of Functional Requirement Variations Across the Product Life-Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Desrochers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence "Conception et Production Intégrées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Fes, Morocco</w:t>
+              <w:t xml:space="preserve">11th CIRP Conference on Computer Aided Tolerancing “Geometric Variations within Product Life-Cycle Management”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426416v1</w:t>
+                <w:t xml:space="preserve">hal-00381625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Methodology for the Prediction of Functional Requirement Variations Across the Product Life-Cycle</w:t>
+                <w:t xml:space="preserve">Framework for the Monitoring of Functional Requirements Along the Product Life Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Desrochers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th CIRP Conference on Computer Aided Tolerancing “Geometric Variations within Product Life-Cycle Management”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Annecy, France</w:t>
+              <w:t xml:space="preserve">6ème Conférence "Conception et Production Intégrées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Fes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381625v1</w:t>
+                <w:t xml:space="preserve">hal-00426416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6442,51 +6442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of PEMFC platinum catalyst recycling processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lupsea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7940,51 +7940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05160148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rieutor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline de Oliveira-Neves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bertozzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/world6030096" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Desvaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Figui&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04524468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpal Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03993455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Sharma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Monnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2023.100361" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2020.1871470" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nasr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13243-020-00083-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03630J" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2016-0533" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829607v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thao Le" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.06.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2017.06.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01392130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.197" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.06.204" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0395-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230836v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-8049-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2015.12.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHL97VRV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968800v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Hanna Ismail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinet Mireille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2013.11.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrochers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bouffange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Krieger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04077396v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mauviel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672578v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408890v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03534024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180993v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mugnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.139" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Malyani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Colasson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.01.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Betmont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guglielmi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.11.190" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01574052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.11.231" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01518693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701994v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01354174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Naveaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.079" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02359147v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467934v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charbonnel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189020v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446251v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thao Le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233432v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lelah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.01.059" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217180v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313906v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Octavia Lupsea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881605v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gozde Kizilboga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujde Erol Genevois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.07.048" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530168v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482274v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426416v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233454v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219777v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daniel Belchi-Lorente" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_19" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Belchi-Lorente" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Svecova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X Thivel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780128014172000086" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015423v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235734v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaballe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714559v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ECAP0058" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05482061v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05160148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rieutor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline de Oliveira-Neves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bertozzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/world6030096" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Desvaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Figui&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04524468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpal Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03993455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Sharma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Monnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2023.100361" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2020.1871470" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nasr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13243-020-00083-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC03630J" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2016-0533" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829607v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thao Le" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.06.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2017.06.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.06.204" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01392130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lupsea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.197" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0395-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230836v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-8049-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2015.12.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHL97VRV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968800v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Hanna Ismail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinet Mireille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2013.11.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrochers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bouffange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Krieger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04077396v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mauviel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672578v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408890v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03534024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180993v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mugnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.139" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Malyani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Colasson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.01.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Betmont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guglielmi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.11.190" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01574052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.11.231" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01518693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701994v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01354174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Naveaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.079" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02359147v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189020v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446251v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thao Le" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charbonnel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233432v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lelah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.01.059" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217180v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01313906v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Octavia Lupsea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881605v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gozde Kizilboga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujde Erol Genevois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.07.048" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530168v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482274v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381625v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426416v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233454v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219777v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daniel Belchi-Lorente" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_19" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Belchi-Lorente" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Svecova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X Thivel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780128014172000086" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015423v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341576v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Barbu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235734v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaballe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714559v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ECAP0058" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05482061v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>